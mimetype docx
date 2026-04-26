--- v0 (2026-03-03)
+++ v1 (2026-04-26)
@@ -1560,78 +1560,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="433CAEC1" w:rsidRPr="7B81D48F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>nnicb-nn.systempmo@nhs.net</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="433CAEC1" w:rsidRPr="7B81D48F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102555F9" w14:textId="3C5BB790" w:rsidR="001D20AC" w:rsidRPr="001C6569" w:rsidRDefault="001D20AC" w:rsidP="4D782C37">
+    <w:p w14:paraId="102555F9" w14:textId="4FBDEF5E" w:rsidR="001D20AC" w:rsidRPr="001C6569" w:rsidRDefault="001D20AC" w:rsidP="4D782C37">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4D782C37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NO LATER THAN 5pm 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="4D782C37">
+        <w:t>NO LATER THAN 5pm</w:t>
+      </w:r>
+      <w:r w:rsidR="004A752B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>st</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30th</w:t>
       </w:r>
       <w:r w:rsidRPr="4D782C37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> APRIL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035FF678" w14:textId="77777777" w:rsidR="001D20AC" w:rsidRPr="00930A81" w:rsidRDefault="001D20AC" w:rsidP="001D20AC">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="137F183D" w14:textId="5D6AA9EA" w:rsidR="001D20AC" w:rsidRPr="00930A81" w:rsidRDefault="00524F91" w:rsidP="00524F91">
       <w:r w:rsidRPr="00524F91">
         <w:rPr>
@@ -1904,67 +1903,67 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Meeting date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="499CA2EA" w14:textId="11724E87" w:rsidR="00E71F83" w:rsidRPr="00742C58" w:rsidRDefault="001D20AC" w:rsidP="001244CC">
+          <w:p w14:paraId="499CA2EA" w14:textId="4494B93F" w:rsidR="00E71F83" w:rsidRPr="00742C58" w:rsidRDefault="004A752B" w:rsidP="001244CC">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>9/10 April</w:t>
+              <w:t xml:space="preserve"> 7/8 May</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00141C61" w:rsidRPr="00742C58" w14:paraId="417EEE8F" w14:textId="77777777" w:rsidTr="002D7953">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="32DAD861" w14:textId="0A8082B6" w:rsidR="00141C61" w:rsidRPr="00742C58" w:rsidRDefault="00E71F83" w:rsidP="001244CC">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -3813,51 +3812,51 @@
           <w:p w14:paraId="61CEED9F" w14:textId="77777777" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00387D50" w:rsidP="004E516E">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00387D50" w:rsidRPr="00742C58" w14:paraId="519B6DDA" w14:textId="77777777" w:rsidTr="00387D50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA7F8DC" w14:textId="0F1CB526" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="004E516E">
+          <w:p w14:paraId="5DA7F8DC" w14:textId="0F1CB526" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="004E516E">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2061011750"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -3869,51 +3868,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quality improvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1002E5F2" w14:textId="0BAAAF68" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="004E516E">
+          <w:p w14:paraId="1002E5F2" w14:textId="0BAAAF68" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="004E516E">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="515276674"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -3927,51 +3926,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Public involvement and consultation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00387D50" w:rsidRPr="00742C58" w14:paraId="3DD940B0" w14:textId="77777777" w:rsidTr="00387D50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="52D22680" w14:textId="7D7B2931" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="52D22680" w14:textId="7D7B2931" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-810865257"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -3983,51 +3982,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reducing inequalities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="631BE253" w14:textId="22398DF9" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="631BE253" w14:textId="22398DF9" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1339892643"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -4041,51 +4040,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Equality and diversity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C82EA0" w:rsidRPr="00742C58" w14:paraId="41276F35" w14:textId="77777777" w:rsidTr="000D7DFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="10C99538" w14:textId="5924B24C" w:rsidR="00C82EA0" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="000D7DFB">
+          <w:p w14:paraId="10C99538" w14:textId="5924B24C" w:rsidR="00C82EA0" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="000D7DFB">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="34018721"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C82EA0" w:rsidRPr="00742C58">
                   <w:rPr>
@@ -4096,51 +4095,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C82EA0" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Financial limits/ breakeven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="206E43B0" w14:textId="0693D9BF" w:rsidR="00C82EA0" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="000D7DFB">
+          <w:p w14:paraId="206E43B0" w14:textId="0693D9BF" w:rsidR="00C82EA0" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="000D7DFB">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="127826322"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C82EA0" w:rsidRPr="00742C58">
                   <w:rPr>
@@ -4153,51 +4152,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C82EA0" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Effectiveness, efficiency and economy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00387D50" w:rsidRPr="00742C58" w14:paraId="13DCBF76" w14:textId="77777777" w:rsidTr="00387D50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="529383BE" w14:textId="24C60A60" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="529383BE" w14:textId="24C60A60" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1293012026"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
                   <w:rPr>
@@ -4208,51 +4207,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Integration of services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0031E7C5" w14:textId="7ECDD0A9" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="0031E7C5" w14:textId="7ECDD0A9" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-796140861"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
                   <w:rPr>
@@ -4265,51 +4264,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wider effect of decisions (triple aim)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00387D50" w:rsidRPr="00742C58" w14:paraId="6F1A7234" w14:textId="77777777" w:rsidTr="00387D50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6AD5F5B6" w14:textId="2E010B0C" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="6AD5F5B6" w14:textId="2E010B0C" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1046868660"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -4321,51 +4320,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Promoting innovation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D404081" w14:textId="0744AAAB" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="2D404081" w14:textId="0744AAAB" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1864933528"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -4379,51 +4378,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Promoting research</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00387D50" w:rsidRPr="00742C58" w14:paraId="50AA8136" w14:textId="77777777" w:rsidTr="00387D50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6986F966" w14:textId="444AD784" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="6986F966" w14:textId="444AD784" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1183404049"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -4435,51 +4434,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Patient choice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1AA53A" w14:textId="5D2F869C" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="7A1AA53A" w14:textId="5D2F869C" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1202164326"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -4493,51 +4492,51 @@
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Obtaining appropriate advice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00387D50" w:rsidRPr="00742C58" w14:paraId="70CA6444" w14:textId="77777777" w:rsidTr="00387D50">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3188D94E" w14:textId="50F8A6FA" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="3188D94E" w14:textId="50F8A6FA" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1183350618"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -4549,51 +4548,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Promoting education/training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5079" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A0561DF" w14:textId="053EFC70" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="00541580">
+          <w:p w14:paraId="6A0561DF" w14:textId="053EFC70" w:rsidR="00387D50" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="00541580">
             <w:pPr>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1027061533"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00387D50" w:rsidRPr="00742C58">
@@ -11559,75 +11558,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F742C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Framework provides a summary of the key factors that need to be considered when </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> about an investment / disinvestment. </w:t>
+        <w:t xml:space="preserve">The Framework provides a summary of the key factors that need to be considered when making a decision about an investment / disinvestment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D9E49A" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="009F742C" w:rsidRDefault="00AA0441" w:rsidP="00AA0441">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F742C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="ED0000"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Consider the domains described in the Key below. </w:t>
@@ -11904,51 +11879,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1BD42E7D" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.55pt;margin-top:2.5pt;width:113.35pt;height:113.35pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUKYH6YQIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+3rAYG1RjwqBmCZV&#10;baV26nPIJdxJSZw5gYP99XNyB7Rdn6aBFOzY8Y/Pn7m53VvDdgpDA67kw4sBZ8pJqBq3KfnP59WX&#10;K85CFK4SBpwq+UEFfjv7/Omm9VM1ghpMpZBREBemrS95HaOfFkWQtbIiXIBXjowa0IpIKm6KCkVL&#10;0a0pRoPBt6IFrDyCVCHQ7bIz8lmOr7WS8UHroCIzJafaYj4xn+t0FrMbMd2g8HUj+zLEP1RhReMo&#10;6SnUUkTBttj8Fco2EiGAjhcSbAFaN1LlHqib4eBdN0+18Cr3QuAEf4Ip/L+w8n735B+RYGh9mAYS&#10;Uxd7jTb9Un1sn8E6nMBS+8gkXQ7HX68n4wlnkmxHheIU5+ceQ/yuwLIklBxpGhkksbsLsXM9uqRs&#10;AUxTrRpjsnIIC4NsJ2hwNO8KWs6MCJEuS77KnzQ8yvbmmXGspXJGlwOathTEKG1EJNH6quTBbTgT&#10;ZkNUlRFzLW9eB9ysT1nnk/T9KEkqeilC3VWXI3REsk0kNpvGlvxqkD79a+NSSyrzsW/9DHeS1lAd&#10;HpEhdAQNXq4aSnJHDT8KJEZSN7Rl8YEObYBahF7irAb8/dF98ieikJWzlhhO7f/aClSE4w9HFLoe&#10;jsdpJbIynlyOSMHXlvVri9vaBdAshrTPXmYx+UdzFDWCfaFlnKesZBJOUu4O6F5ZxG7zaJ2lms+z&#10;G62BF/HOPXmZgiecErzP+xeBvidOJM7dw3EbxPQdfzrf9NLBfBtBN5lcZ1yJJkmhFcqE6dc97ehr&#10;PXud/5RmfwAAAP//AwBQSwMEFAAGAAgAAAAhAC1aA9TdAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPhDAQhe8m/odmTLy5hUVcg5SNITHx4sFdD3vs0hEI7ZTQwqK/3vGkx8l7efN95X51Viw4&#10;hd6TgnSTgEBqvOmpVfBxfLl7BBGiJqOtJ1TwhQH21fVVqQvjL/SOyyG2gkcoFFpBF+NYSBmaDp0O&#10;Gz8icfbpJ6cjn1MrzaQvPO6s3CbJg3S6J/7Q6RHrDpvhMDsF9q3Oh8ydjnbOv309L6c1H16Vur1Z&#10;n59ARFzjXxl+8RkdKmY6+5lMEFbBNtmlXFWQsxLn91nGKmcOsnQHsirlf4PqBwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhANQpgfphAgAA3AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1aA9TdAAAACQEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="#a5a5a5" strokeweight="1pt"/>
+              <v:rect w14:anchorId="729F49FF" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.55pt;margin-top:2.5pt;width:113.35pt;height:113.35pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUKYH6YQIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+3rAYG1RjwqBmCZV&#10;baV26nPIJdxJSZw5gYP99XNyB7Rdn6aBFOzY8Y/Pn7m53VvDdgpDA67kw4sBZ8pJqBq3KfnP59WX&#10;K85CFK4SBpwq+UEFfjv7/Omm9VM1ghpMpZBREBemrS95HaOfFkWQtbIiXIBXjowa0IpIKm6KCkVL&#10;0a0pRoPBt6IFrDyCVCHQ7bIz8lmOr7WS8UHroCIzJafaYj4xn+t0FrMbMd2g8HUj+zLEP1RhReMo&#10;6SnUUkTBttj8Fco2EiGAjhcSbAFaN1LlHqib4eBdN0+18Cr3QuAEf4Ip/L+w8n735B+RYGh9mAYS&#10;Uxd7jTb9Un1sn8E6nMBS+8gkXQ7HX68n4wlnkmxHheIU5+ceQ/yuwLIklBxpGhkksbsLsXM9uqRs&#10;AUxTrRpjsnIIC4NsJ2hwNO8KWs6MCJEuS77KnzQ8yvbmmXGspXJGlwOathTEKG1EJNH6quTBbTgT&#10;ZkNUlRFzLW9eB9ysT1nnk/T9KEkqeilC3VWXI3REsk0kNpvGlvxqkD79a+NSSyrzsW/9DHeS1lAd&#10;HpEhdAQNXq4aSnJHDT8KJEZSN7Rl8YEObYBahF7irAb8/dF98ieikJWzlhhO7f/aClSE4w9HFLoe&#10;jsdpJbIynlyOSMHXlvVri9vaBdAshrTPXmYx+UdzFDWCfaFlnKesZBJOUu4O6F5ZxG7zaJ2lms+z&#10;G62BF/HOPXmZgiecErzP+xeBvidOJM7dw3EbxPQdfzrf9NLBfBtBN5lcZ1yJJkmhFcqE6dc97ehr&#10;PXud/5RmfwAAAP//AwBQSwMEFAAGAAgAAAAhAC1aA9TdAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPhDAQhe8m/odmTLy5hUVcg5SNITHx4sFdD3vs0hEI7ZTQwqK/3vGkx8l7efN95X51Viw4&#10;hd6TgnSTgEBqvOmpVfBxfLl7BBGiJqOtJ1TwhQH21fVVqQvjL/SOyyG2gkcoFFpBF+NYSBmaDp0O&#10;Gz8icfbpJ6cjn1MrzaQvPO6s3CbJg3S6J/7Q6RHrDpvhMDsF9q3Oh8ydjnbOv309L6c1H16Vur1Z&#10;n59ARFzjXxl+8RkdKmY6+5lMEFbBNtmlXFWQsxLn91nGKmcOsnQHsirlf4PqBwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhANQpgfphAgAA3AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAC1aA9TdAAAACQEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="#a5a5a5" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1561B029" wp14:editId="5FAFCBBE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2830195</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>32054</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1439545" cy="1439545"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="27305"/>
                 <wp:wrapNone/>
@@ -11976,51 +11951,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3DC26DFF" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:222.85pt;margin-top:2.5pt;width:113.35pt;height:113.35pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUKYH6YQIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+3rAYG1RjwqBmCZV&#10;baV26nPIJdxJSZw5gYP99XNyB7Rdn6aBFOzY8Y/Pn7m53VvDdgpDA67kw4sBZ8pJqBq3KfnP59WX&#10;K85CFK4SBpwq+UEFfjv7/Omm9VM1ghpMpZBREBemrS95HaOfFkWQtbIiXIBXjowa0IpIKm6KCkVL&#10;0a0pRoPBt6IFrDyCVCHQ7bIz8lmOr7WS8UHroCIzJafaYj4xn+t0FrMbMd2g8HUj+zLEP1RhReMo&#10;6SnUUkTBttj8Fco2EiGAjhcSbAFaN1LlHqib4eBdN0+18Cr3QuAEf4Ip/L+w8n735B+RYGh9mAYS&#10;Uxd7jTb9Un1sn8E6nMBS+8gkXQ7HX68n4wlnkmxHheIU5+ceQ/yuwLIklBxpGhkksbsLsXM9uqRs&#10;AUxTrRpjsnIIC4NsJ2hwNO8KWs6MCJEuS77KnzQ8yvbmmXGspXJGlwOathTEKG1EJNH6quTBbTgT&#10;ZkNUlRFzLW9eB9ysT1nnk/T9KEkqeilC3VWXI3REsk0kNpvGlvxqkD79a+NSSyrzsW/9DHeS1lAd&#10;HpEhdAQNXq4aSnJHDT8KJEZSN7Rl8YEObYBahF7irAb8/dF98ieikJWzlhhO7f/aClSE4w9HFLoe&#10;jsdpJbIynlyOSMHXlvVri9vaBdAshrTPXmYx+UdzFDWCfaFlnKesZBJOUu4O6F5ZxG7zaJ2lms+z&#10;G62BF/HOPXmZgiecErzP+xeBvidOJM7dw3EbxPQdfzrf9NLBfBtBN5lcZ1yJJkmhFcqE6dc97ehr&#10;PXud/5RmfwAAAP//AwBQSwMEFAAGAAgAAAAhAJBQrbjfAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj09Pg0AUxO8mfofNM/Fml1K2GGRpDImJFw+2Hnrcsk8g7B/CLhT99D5PepzMZOY35WG1hi04&#10;hd47CdtNAgxd43XvWgkfp5eHR2AhKqeV8Q4lfGGAQ3V7U6pC+6t7x+UYW0YlLhRKQhfjWHAemg6t&#10;Chs/oiPv009WRZJTy/WkrlRuDU+TZM+t6h0tdGrEusNmOM5WgnmrxbCz55OZxbev5+W8iuFVyvu7&#10;9fkJWMQ1/oXhF5/QoSKmi5+dDsxIyDKRU1SCoEvk7/M0A3aRkO62OfCq5P8fVD8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA1CmB+mECAADcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAkFCtuN8AAAAJAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="window" strokecolor="#a5a5a5" strokeweight="1pt"/>
+              <v:rect w14:anchorId="74D510AB" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:222.85pt;margin-top:2.5pt;width:113.35pt;height:113.35pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUKYH6YQIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+3rAYG1RjwqBmCZV&#10;baV26nPIJdxJSZw5gYP99XNyB7Rdn6aBFOzY8Y/Pn7m53VvDdgpDA67kw4sBZ8pJqBq3KfnP59WX&#10;K85CFK4SBpwq+UEFfjv7/Omm9VM1ghpMpZBREBemrS95HaOfFkWQtbIiXIBXjowa0IpIKm6KCkVL&#10;0a0pRoPBt6IFrDyCVCHQ7bIz8lmOr7WS8UHroCIzJafaYj4xn+t0FrMbMd2g8HUj+zLEP1RhReMo&#10;6SnUUkTBttj8Fco2EiGAjhcSbAFaN1LlHqib4eBdN0+18Cr3QuAEf4Ip/L+w8n735B+RYGh9mAYS&#10;Uxd7jTb9Un1sn8E6nMBS+8gkXQ7HX68n4wlnkmxHheIU5+ceQ/yuwLIklBxpGhkksbsLsXM9uqRs&#10;AUxTrRpjsnIIC4NsJ2hwNO8KWs6MCJEuS77KnzQ8yvbmmXGspXJGlwOathTEKG1EJNH6quTBbTgT&#10;ZkNUlRFzLW9eB9ysT1nnk/T9KEkqeilC3VWXI3REsk0kNpvGlvxqkD79a+NSSyrzsW/9DHeS1lAd&#10;HpEhdAQNXq4aSnJHDT8KJEZSN7Rl8YEObYBahF7irAb8/dF98ieikJWzlhhO7f/aClSE4w9HFLoe&#10;jsdpJbIynlyOSMHXlvVri9vaBdAshrTPXmYx+UdzFDWCfaFlnKesZBJOUu4O6F5ZxG7zaJ2lms+z&#10;G62BF/HOPXmZgiecErzP+xeBvidOJM7dw3EbxPQdfzrf9NLBfBtBN5lcZ1yJJkmhFcqE6dc97ehr&#10;PXud/5RmfwAAAP//AwBQSwMEFAAGAAgAAAAhAJBQrbjfAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj09Pg0AUxO8mfofNM/Fml1K2GGRpDImJFw+2Hnrcsk8g7B/CLhT99D5PepzMZOY35WG1hi04&#10;hd47CdtNAgxd43XvWgkfp5eHR2AhKqeV8Q4lfGGAQ3V7U6pC+6t7x+UYW0YlLhRKQhfjWHAemg6t&#10;Chs/oiPv009WRZJTy/WkrlRuDU+TZM+t6h0tdGrEusNmOM5WgnmrxbCz55OZxbev5+W8iuFVyvu7&#10;9fkJWMQ1/oXhF5/QoSKmi5+dDsxIyDKRU1SCoEvk7/M0A3aRkO62OfCq5P8fVD8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA1CmB+mECAADcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAkFCtuN8AAAAJAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="window" strokecolor="#a5a5a5" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7628105C" wp14:editId="7A089F8A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>219379</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1033145" cy="1404620"/>
@@ -12147,51 +12122,51 @@
                           <a:ext cx="15902" cy="2798859"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="29650E25" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="041C0DD6" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:94.5pt;margin-top:10.85pt;width:1.25pt;height:220.4pt;flip:y;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+gOJK1wEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJKZdOo6R5alguC&#10;ldjlPuvYiSV/yWOa5t8zdkpZ4IbIwRp7NG/mvXnZ31+sYWcZUXvX8fWq5kw64Xvtho4/Pz28azjD&#10;BK4H453s+CyR3x/evtlPoZUbP3rTy8gIxGE7hY6PKYW2qlCM0gKufJCOkspHC4mucaj6CBOhW1Nt&#10;6vp9NfnYh+iFRKTX05Lkh4KvlBTpi1IoEzMdp9lSOWM5X/JZHfbQDhHCqMV1DPiHKSxoR01vUCdI&#10;wL5H/ReU1SJ69CqthLeVV0oLWTgQm3X9B5uvIwRZuJA4GG4y4f+DFZ/PR/cYSYYpYIvhMWYWFxUt&#10;U0aHb7TTwosmZZci23yTTV4SE/S43u7qDWeCMpu7XdNsd1nWaoHJcCFi+ii9ZTnoOKYIehjT0TtH&#10;C/JxaQHnT5iWwp8Fudj5B21M2ZNxbKIezfZuS+2A7KIMJApt6AnWDZyBGciHIsUyNXqj+1yegXDG&#10;o4nsDGQFclDvpydiwJkBTJQgWuW7zv5baZ7nBDguxSW1OMfqRPY12na8uVVDm0CbD65naQ7k+RQ1&#10;uMHIK7JxeRpZzHll/Ev7HL34fi4rqfKNFl/EvJo0O+v1neLXv9LhBwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhACK1347gAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok4iUNmRT&#10;IQRSOFSoLQeObrwkEfY6it02/XvcEz2OZjTzplxN1ogjjb53jJDOEhDEjdM9twhfu/eHBQgfFGtl&#10;HBPCmTysqtubUhXanXhDx21oRSxhXyiELoShkNI3HVnlZ24gjt6PG60KUY6t1KM6xXJrZJYkc2lV&#10;z3GhUwO9dtT8bg8WYW20q3dv35t6nWcfdaLD59lpxPu76eUZRKAp/Ifhgh/RoYpMe3dg7YWJerGM&#10;XwJClj6BuASWaQ5ij/A4z3KQVSmvL1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH6A&#10;4krXAQAAkgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ACK1347gAAAACgEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1F02D5" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="00AA0441">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02BC60A7" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="00AA0441">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
@@ -12400,51 +12375,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="172C58AC" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.45pt;margin-top:12.75pt;width:113.4pt;height:113.4pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0DdeUXwIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwg0qQoS4SIqCpF&#10;SSRS5dl4bdaS7XHHhoV+fcdeLkmap6ogmRnPeC5nznBzu3OWbRVGA77mw4sBZ8pLaIxf1/zn8+LL&#10;NWcxCd8IC17VfK8iv51+/nTThYkaQQu2UcgoiI+TLtS8TSlMqirKVjkRLyAoT0YN6EQiFddVg6Kj&#10;6M5Wo8Hga9UBNgFBqhjp9q438mmJr7WS6VHrqBKzNafaUjmxnKt8VtMbMVmjCK2RhzLEP1ThhPGU&#10;9BTqTiTBNmj+CuWMRIig04UEV4HWRqrSA3UzHLzrZtmKoEovBE4MJ5ji/wsrH7bL8IQEQxfiJJKY&#10;u9hpdPmX6mO7Atb+BJbaJSbpcjgeD+jDmSTbUaE41fl5wJi+K3AsCzVHmkYBSWzvY+pdjy45WwRr&#10;moWxtij7OLfItoIGR/NuoOPMipjosuaL8snDo2xvnlnPOipndFUqE8QobUWiIl1oah79mjNh10RV&#10;mbDU8uZ1xPXqlHV2mb8fJclF34nY9tWVCD2RnEnEZmtcza8zOIVfVKL1uSVV+Hho/Qx3llbQ7J+Q&#10;IfQEjUEuDCW5p4afBBIjCWfasvRIh7ZALcJB4qwF/P3RffYnopCVs44YTu3/2ghUhOMPTxT6lodG&#10;K1GU8eXViBR8bVm9tviNmwPNYkj7HGQRs3+yR1EjuBdaxlnOSibhJeXugT4o89RvHq2zVLNZcaM1&#10;CCLd+2WQOXjGKcP7vHsRGA7EScS5Bzhug5i840/vm196mG0SaFPIdcaVaJIVWqFCmMO65x19rRev&#10;85/S9A8AAAD//wMAUEsDBBQABgAIAAAAIQA4BVtH3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI89T8MwEIZ3JP6DdUhs1CHBpQ1xKhQJiYWBlqGjGx9JFPscxU4a+PW4E93u49F7zxW7xRo24+g7&#10;RxIeVwkwpNrpjhoJX4e3hw0wHxRpZRyhhB/0sCtvbwqVa3emT5z3oWExhHyuJLQhDDnnvm7RKr9y&#10;A1LcfbvRqhDbseF6VOcYbg1Pk2TNreooXmjVgFWLdb+frATzUYk+s8eDmcSvq6b5uIj+Xcr7u+X1&#10;BVjAJfzDcNGP6lBGp5ObSHtmJKTJehvRWAgBLAJPWfYM7HQZpBnwsuDXL5R/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHQN15RfAgAA3AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhADgFW0ffAAAACgEAAA8AAAAAAAAAAAAAAAAAuQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="#a5a5a5" strokeweight="1pt"/>
+              <v:rect w14:anchorId="21E91375" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:103.45pt;margin-top:12.75pt;width:113.4pt;height:113.4pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0DdeUXwIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwg0qQoS4SIqCpF&#10;SSRS5dl4bdaS7XHHhoV+fcdeLkmap6ogmRnPeC5nznBzu3OWbRVGA77mw4sBZ8pLaIxf1/zn8+LL&#10;NWcxCd8IC17VfK8iv51+/nTThYkaQQu2UcgoiI+TLtS8TSlMqirKVjkRLyAoT0YN6EQiFddVg6Kj&#10;6M5Wo8Hga9UBNgFBqhjp9q438mmJr7WS6VHrqBKzNafaUjmxnKt8VtMbMVmjCK2RhzLEP1ThhPGU&#10;9BTqTiTBNmj+CuWMRIig04UEV4HWRqrSA3UzHLzrZtmKoEovBE4MJ5ji/wsrH7bL8IQEQxfiJJKY&#10;u9hpdPmX6mO7Atb+BJbaJSbpcjgeD+jDmSTbUaE41fl5wJi+K3AsCzVHmkYBSWzvY+pdjy45WwRr&#10;moWxtij7OLfItoIGR/NuoOPMipjosuaL8snDo2xvnlnPOipndFUqE8QobUWiIl1oah79mjNh10RV&#10;mbDU8uZ1xPXqlHV2mb8fJclF34nY9tWVCD2RnEnEZmtcza8zOIVfVKL1uSVV+Hho/Qx3llbQ7J+Q&#10;IfQEjUEuDCW5p4afBBIjCWfasvRIh7ZALcJB4qwF/P3RffYnopCVs44YTu3/2ghUhOMPTxT6lodG&#10;K1GU8eXViBR8bVm9tviNmwPNYkj7HGQRs3+yR1EjuBdaxlnOSibhJeXugT4o89RvHq2zVLNZcaM1&#10;CCLd+2WQOXjGKcP7vHsRGA7EScS5Bzhug5i840/vm196mG0SaFPIdcaVaJIVWqFCmMO65x19rRev&#10;85/S9A8AAAD//wMAUEsDBBQABgAIAAAAIQA4BVtH3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI89T8MwEIZ3JP6DdUhs1CHBpQ1xKhQJiYWBlqGjGx9JFPscxU4a+PW4E93u49F7zxW7xRo24+g7&#10;RxIeVwkwpNrpjhoJX4e3hw0wHxRpZRyhhB/0sCtvbwqVa3emT5z3oWExhHyuJLQhDDnnvm7RKr9y&#10;A1LcfbvRqhDbseF6VOcYbg1Pk2TNreooXmjVgFWLdb+frATzUYk+s8eDmcSvq6b5uIj+Xcr7u+X1&#10;BVjAJfzDcNGP6lBGp5ObSHtmJKTJehvRWAgBLAJPWfYM7HQZpBnwsuDXL5R/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHQN15RfAgAA3AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhADgFW0ffAAAACgEAAA8AAAAAAAAAAAAAAAAAuQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="#a5a5a5" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AB9B190" wp14:editId="50DDB65B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2828593</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>164327</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1440000" cy="1440000"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="27305"/>
                 <wp:wrapNone/>
@@ -12472,51 +12447,51 @@
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="76337307" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:222.7pt;margin-top:12.95pt;width:113.4pt;height:113.4pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0DdeUXwIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwg0qQoS4SIqCpF&#10;SSRS5dl4bdaS7XHHhoV+fcdeLkmap6ogmRnPeC5nznBzu3OWbRVGA77mw4sBZ8pLaIxf1/zn8+LL&#10;NWcxCd8IC17VfK8iv51+/nTThYkaQQu2UcgoiI+TLtS8TSlMqirKVjkRLyAoT0YN6EQiFddVg6Kj&#10;6M5Wo8Hga9UBNgFBqhjp9q438mmJr7WS6VHrqBKzNafaUjmxnKt8VtMbMVmjCK2RhzLEP1ThhPGU&#10;9BTqTiTBNmj+CuWMRIig04UEV4HWRqrSA3UzHLzrZtmKoEovBE4MJ5ji/wsrH7bL8IQEQxfiJJKY&#10;u9hpdPmX6mO7Atb+BJbaJSbpcjgeD+jDmSTbUaE41fl5wJi+K3AsCzVHmkYBSWzvY+pdjy45WwRr&#10;moWxtij7OLfItoIGR/NuoOPMipjosuaL8snDo2xvnlnPOipndFUqE8QobUWiIl1oah79mjNh10RV&#10;mbDU8uZ1xPXqlHV2mb8fJclF34nY9tWVCD2RnEnEZmtcza8zOIVfVKL1uSVV+Hho/Qx3llbQ7J+Q&#10;IfQEjUEuDCW5p4afBBIjCWfasvRIh7ZALcJB4qwF/P3RffYnopCVs44YTu3/2ghUhOMPTxT6lodG&#10;K1GU8eXViBR8bVm9tviNmwPNYkj7HGQRs3+yR1EjuBdaxlnOSibhJeXugT4o89RvHq2zVLNZcaM1&#10;CCLd+2WQOXjGKcP7vHsRGA7EScS5Bzhug5i840/vm196mG0SaFPIdcaVaJIVWqFCmMO65x19rRev&#10;85/S9A8AAAD//wMAUEsDBBQABgAIAAAAIQBkQT+73wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI+xTsMwEIZ3JN7BOiQ26mCSFtI4FYqExMJAy9DRja9JFPscxU4aeHrcCca7+/Tf9xe7xRo24+g7&#10;RxIeVwkwpNrpjhoJX4e3h2dgPijSyjhCCd/oYVfe3hQq1+5CnzjvQ8NiCPlcSWhDGHLOfd2iVX7l&#10;BqR4O7vRqhDHseF6VJcYbg0XSbLmVnUUP7RqwKrFut9PVoL5qLL+yR4PZsp+XDXNxyXr36W8v1te&#10;t8ACLuEPhqt+VIcyOp3cRNozIyFNszSiEkT2AiwC640QwE7XhdgALwv+v0L5CwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHQN15RfAgAA3AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGRBP7vfAAAACgEAAA8AAAAAAAAAAAAAAAAAuQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="#a5a5a5" strokeweight="1pt"/>
+              <v:rect w14:anchorId="65136E67" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:222.7pt;margin-top:12.95pt;width:113.4pt;height:113.4pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0DdeUXwIAANwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83iwg0qQoS4SIqCpF&#10;SSRS5dl4bdaS7XHHhoV+fcdeLkmap6ogmRnPeC5nznBzu3OWbRVGA77mw4sBZ8pLaIxf1/zn8+LL&#10;NWcxCd8IC17VfK8iv51+/nTThYkaQQu2UcgoiI+TLtS8TSlMqirKVjkRLyAoT0YN6EQiFddVg6Kj&#10;6M5Wo8Hga9UBNgFBqhjp9q438mmJr7WS6VHrqBKzNafaUjmxnKt8VtMbMVmjCK2RhzLEP1ThhPGU&#10;9BTqTiTBNmj+CuWMRIig04UEV4HWRqrSA3UzHLzrZtmKoEovBE4MJ5ji/wsrH7bL8IQEQxfiJJKY&#10;u9hpdPmX6mO7Atb+BJbaJSbpcjgeD+jDmSTbUaE41fl5wJi+K3AsCzVHmkYBSWzvY+pdjy45WwRr&#10;moWxtij7OLfItoIGR/NuoOPMipjosuaL8snDo2xvnlnPOipndFUqE8QobUWiIl1oah79mjNh10RV&#10;mbDU8uZ1xPXqlHV2mb8fJclF34nY9tWVCD2RnEnEZmtcza8zOIVfVKL1uSVV+Hho/Qx3llbQ7J+Q&#10;IfQEjUEuDCW5p4afBBIjCWfasvRIh7ZALcJB4qwF/P3RffYnopCVs44YTu3/2ghUhOMPTxT6lodG&#10;K1GU8eXViBR8bVm9tviNmwPNYkj7HGQRs3+yR1EjuBdaxlnOSibhJeXugT4o89RvHq2zVLNZcaM1&#10;CCLd+2WQOXjGKcP7vHsRGA7EScS5Bzhug5i840/vm196mG0SaFPIdcaVaJIVWqFCmMO65x19rRev&#10;85/S9A8AAAD//wMAUEsDBBQABgAIAAAAIQBkQT+73wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI+xTsMwEIZ3JN7BOiQ26mCSFtI4FYqExMJAy9DRja9JFPscxU4aeHrcCca7+/Tf9xe7xRo24+g7&#10;RxIeVwkwpNrpjhoJX4e3h2dgPijSyjhCCd/oYVfe3hQq1+5CnzjvQ8NiCPlcSWhDGHLOfd2iVX7l&#10;BqR4O7vRqhDHseF6VJcYbg0XSbLmVnUUP7RqwKrFut9PVoL5qLL+yR4PZsp+XDXNxyXr36W8v1te&#10;t8ACLuEPhqt+VIcyOp3cRNozIyFNszSiEkT2AiwC640QwE7XhdgALwv+v0L5CwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHQN15RfAgAA3AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAGRBP7vfAAAACgEAAA8AAAAAAAAAAAAAAAAAuQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="#a5a5a5" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6982ED29" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="00AA0441">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED13674" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="00AA0441">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -12709,51 +12684,51 @@
                           <a:ext cx="2918460" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1F60D8D7" id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:106.2pt;margin-top:2.75pt;width:229.8pt;height:0;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3becJzQEAAIQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEa5cZcXpI1l2G&#10;rcC6H8BKsi1AXxC5OP73o5Q07bbbMB9kygQfHx+ft3cn78TRZLQxdHK1WEphgorahqGTPx7v322k&#10;QIKgwcVgOjkblHe7t2+2U2rNOo7RaZMFgwRsp9TJkSi1TYNqNB5wEZMJnOxj9kB8zUOjM0yM7l2z&#10;Xi5vmylmnXJUBpG/Hs5Juav4fW8Ufet7NCRcJ5kb1TPX86mczW4L7ZAhjVZdaMA/sPBgAze9Qh2A&#10;QPzM9i8ob1WOGHtaqOib2PdWmToDT7Na/jHN9xGSqbOwOJiuMuH/g1Vfj/vwkFmGKWGL6SGXKU59&#10;9uXN/MSpijVfxTInEoo/rj+uNu9vWVP1nGteClNG+myiFyXoJFIGO4y0jyHwSmJeVbHg+AWJW3Ph&#10;c0HpGuK9da5uxgUxcavNzYcbbgRskN4BceiTZtgwSAFuYOcpyhUSo7O6lBcgnHHvsjgCL589o+P0&#10;yOylcIDECR6pPsUETOG30sLnADiei2vq7BVviQ3rrO/k5loNLYF1n4IWNCd2OWULYXDmguxCYWOq&#10;HS8Tv6hdoqeo57qEptx41ZXQxZbFS6/vHL/+eXa/AAAA//8DAFBLAwQUAAYACAAAACEAweyK2N0A&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTQFMIcSrE76ESLYUDRyde&#10;koh4HcVOa96ehQscRzOa+aZYRduLPY6+c6RgPktAINXOdNQoeHt9OLsE4YMmo3tHqOALPazK46NC&#10;58Yd6AX3u9AILiGfawVtCEMupa9btNrP3IDE3ocbrQ4sx0aaUR+43PYyTZJMWt0RL7R6wNsW68/d&#10;ZBXE7dVd97yOybDB9/PHp6nK7rdrpU5P4s01iIAx/IXhB5/RoWSmyk1kvOgVpPP0gqMKFgsQ7GfL&#10;lL9Vv1qWhfzPX34DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA923nCc0BAACEAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAweyK2N0AAAAHAQAA&#10;DwAAAAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
+              <v:shape w14:anchorId="3D90103C" id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:106.2pt;margin-top:2.75pt;width:229.8pt;height:0;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3becJzQEAAIQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wEa5cZcXpI1l2G&#10;rcC6H8BKsi1AXxC5OP73o5Q07bbbMB9kygQfHx+ft3cn78TRZLQxdHK1WEphgorahqGTPx7v322k&#10;QIKgwcVgOjkblHe7t2+2U2rNOo7RaZMFgwRsp9TJkSi1TYNqNB5wEZMJnOxj9kB8zUOjM0yM7l2z&#10;Xi5vmylmnXJUBpG/Hs5Juav4fW8Ufet7NCRcJ5kb1TPX86mczW4L7ZAhjVZdaMA/sPBgAze9Qh2A&#10;QPzM9i8ob1WOGHtaqOib2PdWmToDT7Na/jHN9xGSqbOwOJiuMuH/g1Vfj/vwkFmGKWGL6SGXKU59&#10;9uXN/MSpijVfxTInEoo/rj+uNu9vWVP1nGteClNG+myiFyXoJFIGO4y0jyHwSmJeVbHg+AWJW3Ph&#10;c0HpGuK9da5uxgUxcavNzYcbbgRskN4BceiTZtgwSAFuYOcpyhUSo7O6lBcgnHHvsjgCL589o+P0&#10;yOylcIDECR6pPsUETOG30sLnADiei2vq7BVviQ3rrO/k5loNLYF1n4IWNCd2OWULYXDmguxCYWOq&#10;HS8Tv6hdoqeo57qEptx41ZXQxZbFS6/vHL/+eXa/AAAA//8DAFBLAwQUAAYACAAAACEAweyK2N0A&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTQFMIcSrE76ESLYUDRyde&#10;koh4HcVOa96ehQscRzOa+aZYRduLPY6+c6RgPktAINXOdNQoeHt9OLsE4YMmo3tHqOALPazK46NC&#10;58Yd6AX3u9AILiGfawVtCEMupa9btNrP3IDE3ocbrQ4sx0aaUR+43PYyTZJMWt0RL7R6wNsW68/d&#10;ZBXE7dVd97yOybDB9/PHp6nK7rdrpU5P4s01iIAx/IXhB5/RoWSmyk1kvOgVpPP0gqMKFgsQ7GfL&#10;lL9Vv1qWhfzPX34DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA923nCc0BAACEAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAweyK2N0AAAAHAQAA&#10;DwAAAAAAAAAAAAAAAAAnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" strokecolor="windowText" strokeweight="2.25pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1204221A" wp14:editId="439CF52B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1595755</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>157811</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2329180" cy="1404620"/>
@@ -13949,51 +13924,51 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="57A9818B" id="_x0000_t120" coordsize="21600,21600" o:spt="120" path="m10800,qx,10800,10800,21600,21600,10800,10800,xe">
+                    <v:shapetype w14:anchorId="37F94A0F" id="_x0000_t120" coordsize="21600,21600" o:spt="120" path="m10800,qx,10800,10800,21600,21600,10800,10800,xe">
                       <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="10800,0;3163,3163;0,10800;3163,18437;10800,21600;18437,18437;21600,10800;18437,3163" textboxrect="3163,3163,18437,18437"/>
                     </v:shapetype>
                     <v:shape id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:33.75pt;margin-top:2.95pt;width:13.1pt;height:14.4pt;z-index:251658256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzvrx9XQIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm127eThW1pFlK1Wl&#10;KI2UVDljFrxIwNABe53++g6sHSdpD1VVH/AM8/74Zq+ud86yrcJowDd8dFJzpryE1vh1w78/3nya&#10;cBaT8K2w4FXDn1Xk17OPH676MFVj6MC2Chkl8XHah4Z3KYVpVUXZKSfiCQTlyagBnUik4rpqUfSU&#10;3dlqXNfnVQ/YBgSpYqTb5WDks5JfayXTN62jSsw2nHpL5cRyrvJZza7EdI0idEbu2xD/0IUTxlPR&#10;l1RLkQTboPktlTMSIYJOJxJcBVobqcoMNM2ofjfNQyeCKrMQODG8wBT/X1p5t30I90gw9CFOI4l5&#10;ip1Gl/+pP7YrYD2/gKV2iUm6HJ2ff74gSCWZRpPxZFLArI7BAWP6osCxLDRcW+gXncC0AO/pXQAL&#10;YGJ7GxOVp8BDQK4cwZr2xlhbFFyvFhbZVtArXo6X9dmh1hs361lPvYwv6tyWIDZpKxKJLrQNj37N&#10;mbBroqlMQ+030fHviuQmlyJ2QzMlw0AiZxIx2RrX8Emdf/maprI+j6AKF/ejHqHO0gra53tkCAM5&#10;Y5A3horcipjuBRIbaRrasPSNjgxiw2EvcdYB/vzTffYnkpCVs57YTeP/2AhUnNmvnuhzOTo9zetQ&#10;lNOzizEp+Nqyem3xG7cAgn5EuxxkEbN/sgdRI7gnWsR5rkom4SXVHoDeK4s0bB2tslTzeXGjFQgi&#10;3fqHIHPyjFOG93H3JDDsaZOIb3dw2AQxfceXwTdHephvEmhTyHTEld4gK7Q+5TX2q57387VevI4f&#10;pNkvAAAA//8DAFBLAwQUAAYACAAAACEA4abGod0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3KgDpU0asqlQpRxBailUvTnxNomI11HstOHvMadyHM3ozcvWk+nEmQbXWkZ4&#10;nEUgiCurW64R9h/FQwLCecVadZYJ4YccrPPbm0yl2l54S+edr0WAsEsVQuN9n0rpqoaMcjPbE4fu&#10;ZAejfIhDLfWgLgFuOvkURUtpVMvhoVE9bRqqvnejQXg7HTfxSNv3pPxMvtwhSopiXyHe302vLyA8&#10;Tf46hj/9oA55cCrtyNqJDmEZL8ISYbECEerVPAZRIsyfY5B5Jv/r578AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAc768fV0CAADYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA4abGod0AAAAGAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#92d050" strokecolor="#92d050" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A14D6C6" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="000D7DFB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -14042,51 +14017,51 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6AB4835B" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:39pt;margin-top:3.75pt;width:13.1pt;height:14.4pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNNsC9WwIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukFNKIDYqCUlVC&#10;EAkQ54nXzlqyPa7tZEN/fcfefADtoap6cWY84/l4+16urnfWsK0MUaOr+fBswJl0Ahvt1jV/elx8&#10;GnMWE7gGDDpZ8xcZ+fX044erzk/kCFs0jQyMirg46XzN25T8pKqiaKWFeIZeOgoqDBYSuWFdNQE6&#10;qm5NNRoMLqoOQ+MDChkj3d70QT4t9ZWSIt0rFWVipuY0WypnKOcqn9X0CibrAL7VYj8G/MMUFrSj&#10;psdSN5CAbYL+rZTVImBElc4E2gqV0kKWHWib4eDdNg8teFl2IXCiP8IU/19Zcbd98MtAMHQ+TiKZ&#10;eYudCjb/0nxsV8B6OYIld4kJuhxeXHy+JEgFhYbj0XhcwKxOj32I6ZtEy7JRc2Wwm7cQ0hydo++C&#10;oQAG29uYqD09PDzInSMa3Sy0McUJ69XcBLYF+oqLxXwwOPR6k2Yc62iW0SWFmQBikzKQyLS+qXl0&#10;a87ArImmIvW937yOf9ckD3kDse2HKRV6ElmdiMlG25qPacDjiMblFWTh4n7VE9TZWmHzsgwsYE/O&#10;6MVCU5NbiGkJgdhI25DC0j0dGcSa497irMXw80/3OZ9IQlHOOmI3rf9jA0FyZr47os/X4fl5lkNx&#10;zr9cjsgJryOr1xG3sXMk6IekZS+KmfOTOZgqoH0mIc5yVwqBE9S7B3rvzFOvOpKykLNZSSMJeEi3&#10;7sGLXDzjlOF93D1D8HvaJOLbHR6UAJN3fOlz80uHs01CpQuZTrgSs7JD8ikc20s96/O1X7JOf0jT&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhALR5K6PfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvd2NZaYjalCIIHQdsK6m2SHbPB7GzIbtO1v97tqZ6Gx3u8902xirYTIw2+dazg&#10;dpKBIK6dbrlR8L57ulmC8AFZY+eYFPySh1V5eVFgrt2BNzRuQyNSCfscFZgQ+lxKXxuy6CeuJ07e&#10;txsshiSHRuoBD6ncdnKaZQtpseW0YLCnR0P1z3ZvFXzG5mv+gWZ8Ph5f6K1ab3avNip1fRXXDyAC&#10;xXAOwwk/oUOZmCq3Z+1Fp+B+mV4J6d6BONnZfAqiUjBbzECWhfzPX/4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAjTbAvVsCAADYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAtHkro98AAAAHAQAADwAAAAAAAAAAAAAAAAC1BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#ffc000" strokecolor="#ffc000" strokeweight="1pt">
+                    <v:shape w14:anchorId="5D5604D1" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:39pt;margin-top:3.75pt;width:13.1pt;height:14.4pt;z-index:251658257;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNNsC9WwIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5ukFNKIDYqCUlVC&#10;EAkQ54nXzlqyPa7tZEN/fcfefADtoap6cWY84/l4+16urnfWsK0MUaOr+fBswJl0Ahvt1jV/elx8&#10;GnMWE7gGDDpZ8xcZ+fX044erzk/kCFs0jQyMirg46XzN25T8pKqiaKWFeIZeOgoqDBYSuWFdNQE6&#10;qm5NNRoMLqoOQ+MDChkj3d70QT4t9ZWSIt0rFWVipuY0WypnKOcqn9X0CibrAL7VYj8G/MMUFrSj&#10;psdSN5CAbYL+rZTVImBElc4E2gqV0kKWHWib4eDdNg8teFl2IXCiP8IU/19Zcbd98MtAMHQ+TiKZ&#10;eYudCjb/0nxsV8B6OYIld4kJuhxeXHy+JEgFhYbj0XhcwKxOj32I6ZtEy7JRc2Wwm7cQ0hydo++C&#10;oQAG29uYqD09PDzInSMa3Sy0McUJ69XcBLYF+oqLxXwwOPR6k2Yc62iW0SWFmQBikzKQyLS+qXl0&#10;a87ArImmIvW937yOf9ckD3kDse2HKRV6ElmdiMlG25qPacDjiMblFWTh4n7VE9TZWmHzsgwsYE/O&#10;6MVCU5NbiGkJgdhI25DC0j0dGcSa497irMXw80/3OZ9IQlHOOmI3rf9jA0FyZr47os/X4fl5lkNx&#10;zr9cjsgJryOr1xG3sXMk6IekZS+KmfOTOZgqoH0mIc5yVwqBE9S7B3rvzFOvOpKykLNZSSMJeEi3&#10;7sGLXDzjlOF93D1D8HvaJOLbHR6UAJN3fOlz80uHs01CpQuZTrgSs7JD8ikc20s96/O1X7JOf0jT&#10;XwAAAP//AwBQSwMEFAAGAAgAAAAhALR5K6PfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FL&#10;w0AQhe+C/2EZwZvd2NZaYjalCIIHQdsK6m2SHbPB7GzIbtO1v97tqZ6Gx3u8902xirYTIw2+dazg&#10;dpKBIK6dbrlR8L57ulmC8AFZY+eYFPySh1V5eVFgrt2BNzRuQyNSCfscFZgQ+lxKXxuy6CeuJ07e&#10;txsshiSHRuoBD6ncdnKaZQtpseW0YLCnR0P1z3ZvFXzG5mv+gWZ8Ph5f6K1ab3avNip1fRXXDyAC&#10;xXAOwwk/oUOZmCq3Z+1Fp+B+mV4J6d6BONnZfAqiUjBbzECWhfzPX/4BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAjTbAvVsCAADYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAtHkro98AAAAHAQAADwAAAAAAAAAAAAAAAAC1BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#ffc000" strokecolor="#ffc000" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C8027D1" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="000D7DFB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -14132,51 +14107,51 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4E91D815" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:34.45pt;margin-top:4.35pt;width:13.1pt;height:14.4pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZMVUVWwIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxZomlDEEiEQVaUo&#10;iZREOQ9em7Vke1zbsKS/vmMvhCTtoarKwcx4vp/f7PRqbw3byRA1upoPzwacSSew0W5T88eH1acx&#10;ZzGBa8CgkzV/lpFfzT5+mHZ+IkfYomlkYJTExUnna96m5CdVFUUrLcQz9NKRUWGwkEgNm6oJ0FF2&#10;a6rRYHBRdRgaH1DIGOl22Rv5rORXSop0q1SUiZmaU2+pnKGc63xWsylMNgF8q8WhDfiHLixoR0Vf&#10;Ui0hAdsG/Vsqq0XAiCqdCbQVKqWFLDPQNMPBu2nuW/CyzELgRP8CU/x/acXN7t7fBYKh83ESScxT&#10;7FWw+Z/6Y/sC1vMLWHKfmKDL4cXF50uCVJBpOB6NxwXM6hTsQ0zfJFqWhZorg92ihZAW6By9C4YC&#10;GOyuY6LyFHgMyJUjGt2stDFFCZv1wgS2A3rF1WpAv/xwFPLGzTjWUS+jSzIzAcQmZSCRaH1T8+g2&#10;nIHZEE1F6mu/iY5/VyQ3uYTY9s2UDD2JrE7EZKNtzce5w2OLxuURZOHiYdQT1FlaY/N8F1jAnpzR&#10;i5WmItcQ0x0EYiNNQxuWbunIINYcDxJnLYaff7rP/kQSsnLWEbtp/B9bCJIz890Rfb4Oz8/zOhTl&#10;/MvliJTw2rJ+bXFbu0CCfki77EURs38yR1EFtE+0iPNclUzgBNXugT4oi9RvHa2ykPN5caMV8JCu&#10;3b0XOXnGKcP7sH+C4A+0ScS3GzxuAkze8aX3zZEO59uEShcynXAlmmSF1qcQ5rDqeT9f68Xr9EGa&#10;/QIAAP//AwBQSwMEFAAGAAgAAAAhAL+8vyXeAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wzAQRO9I/IO1SNyoU6o2acimKkUIBAJEqDi78RJHxOsodtvA12NOcBzN6M0rVqPtxIEG3zpGmE4S&#10;EMS10y03CNu324sMhA+KteocE8IXeViVpyeFyrU78isdqtCICGGfKwQTQp9L6WtDVvmJ64lj9+EG&#10;q0KMQyP1oI4Rbjt5mSQLaVXL8cGonjaG6s9qbxHW5ub7blPdv6fP/ePD9vrFPNHMIJ6fjesrEIHG&#10;8DeGX/2oDmV02rk9ay86hEW2jEuELAUR6+V8CmKHMEvnIMtC/tcvfwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDZMVUVWwIAANgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC/vL8l3gAAAAYBAAAPAAAAAAAAAAAAAAAAALUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1pt">
+                    <v:shape w14:anchorId="2C6EDF86" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:34.45pt;margin-top:4.35pt;width:13.1pt;height:14.4pt;z-index:251658258;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZMVUVWwIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxZomlDEEiEQVaUo&#10;iZREOQ9em7Vke1zbsKS/vmMvhCTtoarKwcx4vp/f7PRqbw3byRA1upoPzwacSSew0W5T88eH1acx&#10;ZzGBa8CgkzV/lpFfzT5+mHZ+IkfYomlkYJTExUnna96m5CdVFUUrLcQz9NKRUWGwkEgNm6oJ0FF2&#10;a6rRYHBRdRgaH1DIGOl22Rv5rORXSop0q1SUiZmaU2+pnKGc63xWsylMNgF8q8WhDfiHLixoR0Vf&#10;Ui0hAdsG/Vsqq0XAiCqdCbQVKqWFLDPQNMPBu2nuW/CyzELgRP8CU/x/acXN7t7fBYKh83ESScxT&#10;7FWw+Z/6Y/sC1vMLWHKfmKDL4cXF50uCVJBpOB6NxwXM6hTsQ0zfJFqWhZorg92ihZAW6By9C4YC&#10;GOyuY6LyFHgMyJUjGt2stDFFCZv1wgS2A3rF1WpAv/xwFPLGzTjWUS+jSzIzAcQmZSCRaH1T8+g2&#10;nIHZEE1F6mu/iY5/VyQ3uYTY9s2UDD2JrE7EZKNtzce5w2OLxuURZOHiYdQT1FlaY/N8F1jAnpzR&#10;i5WmItcQ0x0EYiNNQxuWbunIINYcDxJnLYaff7rP/kQSsnLWEbtp/B9bCJIz890Rfb4Oz8/zOhTl&#10;/MvliJTw2rJ+bXFbu0CCfki77EURs38yR1EFtE+0iPNclUzgBNXugT4oi9RvHa2ykPN5caMV8JCu&#10;3b0XOXnGKcP7sH+C4A+0ScS3GzxuAkze8aX3zZEO59uEShcynXAlmmSF1qcQ5rDqeT9f68Xr9EGa&#10;/QIAAP//AwBQSwMEFAAGAAgAAAAhAL+8vyXeAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFO&#10;wzAQRO9I/IO1SNyoU6o2acimKkUIBAJEqDi78RJHxOsodtvA12NOcBzN6M0rVqPtxIEG3zpGmE4S&#10;EMS10y03CNu324sMhA+KteocE8IXeViVpyeFyrU78isdqtCICGGfKwQTQp9L6WtDVvmJ64lj9+EG&#10;q0KMQyP1oI4Rbjt5mSQLaVXL8cGonjaG6s9qbxHW5ub7blPdv6fP/ePD9vrFPNHMIJ6fjesrEIHG&#10;8DeGX/2oDmV02rk9ay86hEW2jEuELAUR6+V8CmKHMEvnIMtC/tcvfwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDZMVUVWwIAANgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC/vL8l3gAAAAYBAAAPAAAAAAAAAAAAAAAAALUEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0441" w:rsidRPr="00742C58" w14:paraId="36AA3C9C" w14:textId="77777777" w:rsidTr="000D7DFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04F4EA69" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="000D7DFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -14321,51 +14296,51 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1ED25E2D" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:31.95pt;margin-top:-.9pt;width:20.1pt;height:22.35pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8+HO0cQIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzf6SYhoemqmypKVIQU&#10;tZVa1PPE630I22NsJ5vy6xl7N2koHBBiD9aM5/35m72+OWjF9tL5Fk3BxxcjzqQRWLamLvjXp9sP&#10;c858AFOCQiML/iI9v1m8f3fd2VxOsEFVSscoifF5ZwvehGDzLPOikRr8BVppyFih0xBIdXVWOugo&#10;u1bZZDT6lHXoSutQSO/pdt0b+SLlryopwn1VeRmYKjj1FtLp0rmNZ7a4hrx2YJtWDG3AP3ShoTVU&#10;9JRqDQHYzrW/pdKtcOixChcCdYZV1QqZZqBpxqM30zw2YGWahcDx9gST/39pxd3+0T642Lq3GxTf&#10;PDO4asDUcuktwUePGkHKOuvzk3NU/BB2qJyO4TQLOyRgX07AykNggi4ns9nkkuAXZJrMP86ns5QT&#10;8mOwdT58lqhZFApeKeyoCRdWaAw1gS6BC/uND7EZyI8BqXFUbXnbKpUUV29XyrE90ItfTdajWXpk&#10;CvHnbsqwjkajrmJbQMyrFAQStS0L7k3NGaiaKC1CX/uXaP93RWKTa/BN30zK0BNOt4FYr1pd8Pko&#10;fgMcysQRZOLtMOor1FHaYvny4JjDnsjeituWimzAhwdwxFyahrYx3NMRQSw4DhJnDboff7qP/kQo&#10;snLW0SbQ+N934CRn6oshql2Np9O4OkmZzi4npLhzy/bcYnZ6hQT9mPbeiiRG/6COYuVQP9PSLmNV&#10;MoERVLsHelBWod9QWnshl8vkRutiIWzMoxUxecQpwvt0eAZnB9oE4tsdHrcG8jd86X1jpMHlLmDV&#10;JjK94jrQnFYtcWz4LcRdPteT1+vPa/ETAAD//wMAUEsDBBQABgAIAAAAIQA4j72Y3QAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAFITvhf6H5Qm96SZGRNO8SCl4KJRC1UOP6+4zCWZ3w75V&#10;47/vemqPwwwz31Sb0fbiSoE77xDyWQaCnPamcw3CYb+drkBwVM6o3jtCuBPDpn5+qlRp/M1903UX&#10;G5FKHJcKoY1xKKVk3ZJVPPMDueSdfLAqJhkaaYK6pXLby3mWLaVVnUsLrRrovSV93l0swmfY3ovV&#10;x6HlorH8pc8chh+N+DIZ315BRBrjXxge+Akd6sR09BdnWPQIy2KdkgjTPD14+NkiB3FEWMzXIOtK&#10;/j9Q/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8+HO0cQIAAAQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA4j72Y3QAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" fillcolor="#92d050" strokecolor="#92d050" strokeweight="1pt">
+                    <v:shape w14:anchorId="01DC2093" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:31.95pt;margin-top:-.9pt;width:20.1pt;height:22.35pt;z-index:251658259;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8+HO0cQIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzf6SYhoemqmypKVIQU&#10;tZVa1PPE630I22NsJ5vy6xl7N2koHBBiD9aM5/35m72+OWjF9tL5Fk3BxxcjzqQRWLamLvjXp9sP&#10;c858AFOCQiML/iI9v1m8f3fd2VxOsEFVSscoifF5ZwvehGDzLPOikRr8BVppyFih0xBIdXVWOugo&#10;u1bZZDT6lHXoSutQSO/pdt0b+SLlryopwn1VeRmYKjj1FtLp0rmNZ7a4hrx2YJtWDG3AP3ShoTVU&#10;9JRqDQHYzrW/pdKtcOixChcCdYZV1QqZZqBpxqM30zw2YGWahcDx9gST/39pxd3+0T642Lq3GxTf&#10;PDO4asDUcuktwUePGkHKOuvzk3NU/BB2qJyO4TQLOyRgX07AykNggi4ns9nkkuAXZJrMP86ns5QT&#10;8mOwdT58lqhZFApeKeyoCRdWaAw1gS6BC/uND7EZyI8BqXFUbXnbKpUUV29XyrE90ItfTdajWXpk&#10;CvHnbsqwjkajrmJbQMyrFAQStS0L7k3NGaiaKC1CX/uXaP93RWKTa/BN30zK0BNOt4FYr1pd8Pko&#10;fgMcysQRZOLtMOor1FHaYvny4JjDnsjeituWimzAhwdwxFyahrYx3NMRQSw4DhJnDboff7qP/kQo&#10;snLW0SbQ+N934CRn6oshql2Np9O4OkmZzi4npLhzy/bcYnZ6hQT9mPbeiiRG/6COYuVQP9PSLmNV&#10;MoERVLsHelBWod9QWnshl8vkRutiIWzMoxUxecQpwvt0eAZnB9oE4tsdHrcG8jd86X1jpMHlLmDV&#10;JjK94jrQnFYtcWz4LcRdPteT1+vPa/ETAAD//wMAUEsDBBQABgAIAAAAIQA4j72Y3QAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAFITvhf6H5Qm96SZGRNO8SCl4KJRC1UOP6+4zCWZ3w75V&#10;47/vemqPwwwz31Sb0fbiSoE77xDyWQaCnPamcw3CYb+drkBwVM6o3jtCuBPDpn5+qlRp/M1903UX&#10;G5FKHJcKoY1xKKVk3ZJVPPMDueSdfLAqJhkaaYK6pXLby3mWLaVVnUsLrRrovSV93l0swmfY3ovV&#10;x6HlorH8pc8chh+N+DIZ315BRBrjXxge+Akd6sR09BdnWPQIy2KdkgjTPD14+NkiB3FEWMzXIOtK&#10;/j9Q/wIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC8+HO0cQIAAAQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA4j72Y3QAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" fillcolor="#92d050" strokecolor="#92d050" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E279463" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="000D7DFB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C58">
@@ -14417,51 +14392,51 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="33274829" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:34.25pt;margin-top:-.35pt;width:20.1pt;height:22.35pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuaJnYZgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZM2MOkWQIMOA&#10;oC3QFj0zshwbk0RNUuJ0Xz9KdtKs22EYdhFIkSIfnx99fXPUih2k8w2ago8GQ86kEVg2Zlfwp8f1&#10;hxlnPoApQaGRBX+Rnt/M37+7bm0ux1ijKqVjVMT4vLUFr0OweZZ5UUsNfoBWGgpW6DQEct0uKx20&#10;VF2rbDwcfspadKV1KKT3dLvqgnye6leVFOGuqrwMTBWcsIV0unRu45nNryHfObB1I3oY8A8oNDSG&#10;mp5LrSAA27vmt1K6EQ49VmEgUGdYVY2QaQaaZjR8M81DDVamWYgcb880+f9XVtweHuy9i9C93aD4&#10;5omRrLU+P0ei4/ucY+V0zCXg7JhYfDmzKI+BCbocT6fjK+JaUGg8+zibTCPLGeSnx9b58EWiZtEo&#10;eKWwXdbgwhKNoQ+GLjEJh40P3cPTg4QSVVOuG6WS43bbpXLsAPR51+vlcJi+KPXyl2nKsJbESagi&#10;LCCZVQoCmdqWBfdmxxmoHelXhK73L6/93zWJIFfg6w5MqtCpSzeBJK4aXfAZATxDVCaOIJNI+1Ff&#10;qY7WFsuXe8ccdqr1VqwbarIBH+7BkUxpGlq9cEdHJLHg2Fuc1eh+/Ok+5pN6KMpZS7Kn8b/vwUnO&#10;1FdDuvo8mkziniRnMr0ak+MuI9vLiNnrJRL1I1pyK5IZ84M6mZVD/UwbuohdKQRGUO+O6N5Zhm4d&#10;aceFXCxSGu2GhbAxD1bE4pGnSO/j8Rmc7WUTSG+3eFoRyN/opcuNLw0u9gGrJonpldde5rRXSZz9&#10;PyAu7qWfsl7/VPOfAAAA//8DAFBLAwQUAAYACAAAACEAScAH69wAAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyOwU7DMBBE70j8g7VI3Fq7qJSQxqmqSBXh2MAHuPGSpMTrYDtN4OtxT3Cb0YxmXrab&#10;Tc8u6HxnScJqKYAh1VZ31Eh4fzssEmA+KNKqt4QSvtHDLr+9yVSq7URHvFShYXGEfKoktCEMKee+&#10;btEov7QDUsw+rDMqROsarp2a4rjp+YMQG25UR/GhVQMWLdaf1WgkuNXP+Ws6PBdmfC2Lpqzaffly&#10;lPL+bt5vgQWcw18ZrvgRHfLIdLIjac96CZvkMTYlLJ6AXWORRHGSsF4L4HnG//PnvwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAuaJnYZgIAAPEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBJwAfr3AAAAAcBAAAPAAAAAAAAAAAAAAAAAMAEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="#ffc000" strokecolor="#ffc000" strokeweight="1pt">
+                    <v:shape w14:anchorId="46F7A6F5" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:34.25pt;margin-top:-.35pt;width:20.1pt;height:22.35pt;z-index:251658260;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuaJnYZgIAAPEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06yZM2MOkWQIMOA&#10;oC3QFj0zshwbk0RNUuJ0Xz9KdtKs22EYdhFIkSIfnx99fXPUih2k8w2ago8GQ86kEVg2Zlfwp8f1&#10;hxlnPoApQaGRBX+Rnt/M37+7bm0ux1ijKqVjVMT4vLUFr0OweZZ5UUsNfoBWGgpW6DQEct0uKx20&#10;VF2rbDwcfspadKV1KKT3dLvqgnye6leVFOGuqrwMTBWcsIV0unRu45nNryHfObB1I3oY8A8oNDSG&#10;mp5LrSAA27vmt1K6EQ49VmEgUGdYVY2QaQaaZjR8M81DDVamWYgcb880+f9XVtweHuy9i9C93aD4&#10;5omRrLU+P0ei4/ucY+V0zCXg7JhYfDmzKI+BCbocT6fjK+JaUGg8+zibTCPLGeSnx9b58EWiZtEo&#10;eKWwXdbgwhKNoQ+GLjEJh40P3cPTg4QSVVOuG6WS43bbpXLsAPR51+vlcJi+KPXyl2nKsJbESagi&#10;LCCZVQoCmdqWBfdmxxmoHelXhK73L6/93zWJIFfg6w5MqtCpSzeBJK4aXfAZATxDVCaOIJNI+1Ff&#10;qY7WFsuXe8ccdqr1VqwbarIBH+7BkUxpGlq9cEdHJLHg2Fuc1eh+/Ok+5pN6KMpZS7Kn8b/vwUnO&#10;1FdDuvo8mkziniRnMr0ak+MuI9vLiNnrJRL1I1pyK5IZ84M6mZVD/UwbuohdKQRGUO+O6N5Zhm4d&#10;aceFXCxSGu2GhbAxD1bE4pGnSO/j8Rmc7WUTSG+3eFoRyN/opcuNLw0u9gGrJonpldde5rRXSZz9&#10;PyAu7qWfsl7/VPOfAAAA//8DAFBLAwQUAAYACAAAACEAScAH69wAAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyOwU7DMBBE70j8g7VI3Fq7qJSQxqmqSBXh2MAHuPGSpMTrYDtN4OtxT3Cb0YxmXrab&#10;Tc8u6HxnScJqKYAh1VZ31Eh4fzssEmA+KNKqt4QSvtHDLr+9yVSq7URHvFShYXGEfKoktCEMKee+&#10;btEov7QDUsw+rDMqROsarp2a4rjp+YMQG25UR/GhVQMWLdaf1WgkuNXP+Ws6PBdmfC2Lpqzaffly&#10;lPL+bt5vgQWcw18ZrvgRHfLIdLIjac96CZvkMTYlLJ6AXWORRHGSsF4L4HnG//PnvwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAuaJnYZgIAAPEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBJwAfr3AAAAAcBAAAPAAAAAAAAAAAAAAAAAMAEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="#ffc000" strokecolor="#ffc000" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                       <v:path arrowok="t"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F7495F8" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="000D7DFB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C58">
               <w:rPr>
@@ -14512,51 +14487,51 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="2F51CCA3" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:32.35pt;margin-top:.65pt;width:20.1pt;height:22.35pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWd5rccAIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7Jdu3GFyIHhwEUB&#10;IwmQBDmvKeqBklyWpC2nX98lJTtu2kNRVAeCq33NjmZ1dX3Qiu2l8y2ago8vRpxJI7BsTV3wp8f1&#10;hzlnPoApQaGRBX+Rnl8v3r+76mwuJ9igKqVjVMT4vLMFb0KweZZ50UgN/gKtNOSs0GkIZLo6Kx10&#10;VF2rbDIafco6dKV1KKT39Pamd/JFql9VUoS7qvIyMFVwwhbS6dK5jWe2uIK8dmCbVgww4B9QaGgN&#10;NT2VuoEAbOfa30rpVjj0WIULgTrDqmqFTDPQNOPRm2keGrAyzULkeHuiyf+/suJ2/2DvXYTu7QbF&#10;N88MrhowtVx6S/TRR40kZZ31+Sk4Gn5IO1ROx3SahR0SsS8nYuUhMEEvJ7PZ5JLoF+SazD/Op7NU&#10;E/JjsnU+fJGoWbwUvFLYEQgXVmgMgUCXyIX9xocIBvJjQgKOqi3XrVLJcPV2pRzbA33x9XpEz9DL&#10;n4cpwzoajVBFWEDKqxQEumpbFtybmjNQNUlahL73L9n+75pEkDfgmx5MqtALTreBVK9aXfB5RHiE&#10;qEwcQSbdDqO+Uh1vWyxf7h1z2AvZW7FuqckGfLgHR8qlaWgbwx0dkcSC43DjrEH340/vYzwJiryc&#10;dbQJNP73HTjJmfpqSGqfx9NpXJ1kTGeXEzLcuWd77jE7vUKifkx7b0W6xvigjtfKoX6mpV3GruQC&#10;I6h3T/RgrEK/obT2Qi6XKYzWxULYmAcrYvHIU6T38fAMzg6yCaS3WzxuDeRv9NLHxkyDy13Aqk1i&#10;euV1kDmtWtLY8FuIu3xup6jXn9fiJwAAAP//AwBQSwMEFAAGAAgAAAAhADZYC4LbAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjstOwzAQRfdI/IM1SOyoTYlSCHEqhCgrFjQUdevGk4eIxyF2m/D3&#10;TFewvA/de/L17HpxwjF0njTcLhQIpMrbjhoNu4/NzT2IEA1Z03tCDT8YYF1cXuQms36iLZ7K2Age&#10;oZAZDW2MQyZlqFp0Jiz8gMRZ7UdnIsuxkXY0E4+7Xi6VSqUzHfFDawZ8brH6Ko9Ow+u+Wu6+9y+b&#10;8pPqUNvV9FbO71pfX81PjyAizvGvDGd8RoeCmQ7+SDaIXkOarLjJ/h2Ic6ySBxAHDUmqQBa5/M9f&#10;/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWd5rccAIAAAQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA2WAuC2wAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1pt">
+                    <v:shape w14:anchorId="70DE012E" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:32.35pt;margin-top:.65pt;width:20.1pt;height:22.35pt;z-index:251658261;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWd5rccAIAAAQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7Jdu3GFyIHhwEUB&#10;IwmQBDmvKeqBklyWpC2nX98lJTtu2kNRVAeCq33NjmZ1dX3Qiu2l8y2ago8vRpxJI7BsTV3wp8f1&#10;hzlnPoApQaGRBX+Rnl8v3r+76mwuJ9igKqVjVMT4vLMFb0KweZZ50UgN/gKtNOSs0GkIZLo6Kx10&#10;VF2rbDIafco6dKV1KKT39Pamd/JFql9VUoS7qvIyMFVwwhbS6dK5jWe2uIK8dmCbVgww4B9QaGgN&#10;NT2VuoEAbOfa30rpVjj0WIULgTrDqmqFTDPQNOPRm2keGrAyzULkeHuiyf+/suJ2/2DvXYTu7QbF&#10;N88MrhowtVx6S/TRR40kZZ31+Sk4Gn5IO1ROx3SahR0SsS8nYuUhMEEvJ7PZ5JLoF+SazD/Op7NU&#10;E/JjsnU+fJGoWbwUvFLYEQgXVmgMgUCXyIX9xocIBvJjQgKOqi3XrVLJcPV2pRzbA33x9XpEz9DL&#10;n4cpwzoajVBFWEDKqxQEumpbFtybmjNQNUlahL73L9n+75pEkDfgmx5MqtALTreBVK9aXfB5RHiE&#10;qEwcQSbdDqO+Uh1vWyxf7h1z2AvZW7FuqckGfLgHR8qlaWgbwx0dkcSC43DjrEH340/vYzwJiryc&#10;dbQJNP73HTjJmfpqSGqfx9NpXJ1kTGeXEzLcuWd77jE7vUKifkx7b0W6xvigjtfKoX6mpV3GruQC&#10;I6h3T/RgrEK/obT2Qi6XKYzWxULYmAcrYvHIU6T38fAMzg6yCaS3WzxuDeRv9NLHxkyDy13Aqk1i&#10;euV1kDmtWtLY8FuIu3xup6jXn9fiJwAAAP//AwBQSwMEFAAGAAgAAAAhADZYC4LbAAAABwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMjstOwzAQRfdI/IM1SOyoTYlSCHEqhCgrFjQUdevGk4eIxyF2m/D3&#10;TFewvA/de/L17HpxwjF0njTcLhQIpMrbjhoNu4/NzT2IEA1Z03tCDT8YYF1cXuQms36iLZ7K2Age&#10;oZAZDW2MQyZlqFp0Jiz8gMRZ7UdnIsuxkXY0E4+7Xi6VSqUzHfFDawZ8brH6Ko9Ow+u+Wu6+9y+b&#10;8pPqUNvV9FbO71pfX81PjyAizvGvDGd8RoeCmQ7+SDaIXkOarLjJ/h2Ic6ySBxAHDUmqQBa5/M9f&#10;/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWd5rccAIAAAQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA2WAuC2wAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAMoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="red" strokecolor="red" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                       <v:path arrowok="t"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0441" w:rsidRPr="00742C58" w14:paraId="383929DE" w14:textId="77777777" w:rsidTr="000D7DFB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1939" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BE40DB4" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="000D7DFB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -14675,51 +14650,51 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="3BC7A2EE" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:26.2pt;margin-top:3.4pt;width:31.3pt;height:32.55pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTxU6eXQIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7sJSYGIDYoSUVVC&#10;EAkQZ8drZ1eyPe7YyYb++o69CwHaQ1U1B2fG8/38Zi+vDtawvcLQgqv46KTkTDkJdeu2FX98uP5y&#10;zlmIwtXCgFMVf1aBX80/f7rs/EyNoQFTK2SUxIVZ5yvexOhnRRFko6wIJ+CVI6MGtCKSituiRtFR&#10;dmuKcVl+LTrA2iNIFQLdrnojn+f8WisZ77QOKjJTceot5hPzuUlnMb8Usy0K37RyaEP8QxdWtI6K&#10;vqZaiSjYDtvfUtlWIgTQ8USCLUDrVqo8A00zKj9Mc98Ir/IsBE7wrzCF/5dW3u7v/RoJhs6HWSAx&#10;TXHQaNM/9ccOGaznV7DUITJJl6cXZ9MRQSrJNBmdnp5PE5jFMdhjiN8UWJaEimsD3bIRGJfgHL0L&#10;YAZM7G9C7ANfAlLlAKatr1tjsoLbzdIg2wt6xYvxqpzmh6Na79yMYx1xcHxWprYEsUkbEUm0vq54&#10;cFvOhNkSTWXsa7+LDn9XJDW5EqHpm8kZehLZNhKTTWsrfl6m3wCHcWkElbk4jHqEOkkbqJ/XyBB6&#10;cgYvr1sqciNCXAskNtI0tGHxjo4EYsVhkDhrAH/+6T75E0nIyllH7Kbxf+wEKs7Md0f0uRhNJmkd&#10;sjKZno1JwbeWzVuL29klEPQj2mUvs5j8o3kRNYJ9okVcpKpkEk5S7R7oQVnGfutolaVaLLIbrYAX&#10;8cbde5mSJ5wSvA+HJ4F+oE0kvt3CyyaI2Qe+9L4p0sFiF0G3mUxHXImSSaH1yeQcVj3t51s9ex0/&#10;SPNfAAAA//8DAFBLAwQUAAYACAAAACEAOx686N0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBSE74L/YXmCN7tJsW0asylSyFGhtSq9bbKvSTD7NmQ3bfz3vp7scZhh5ptsM9lOnHHwrSMF&#10;8SwCgVQ501Kt4PBRPCUgfNBkdOcIFfyih01+f5fp1LgL7fC8D7XgEvKpVtCE0KdS+qpBq/3M9Ujs&#10;ndxgdWA51NIM+sLltpPzKFpKq1vihUb3uG2w+tmPVsHb6bhdjbh7T8rP5Mt/R0lRHCqlHh+m1xcQ&#10;AafwH4YrPqNDzkylG8l40SlYzJ85qWDJB652vOBrpYJVvAaZZ/KWP/8DAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAk8VOnl0CAADYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAOx686N0AAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#92d050" strokecolor="#92d050" strokeweight="1pt">
+                    <v:shape w14:anchorId="39F8E9F8" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:26.2pt;margin-top:3.4pt;width:31.3pt;height:32.55pt;z-index:251658262;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTxU6eXQIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7sJSYGIDYoSUVVC&#10;EAkQZ8drZ1eyPe7YyYb++o69CwHaQ1U1B2fG8/38Zi+vDtawvcLQgqv46KTkTDkJdeu2FX98uP5y&#10;zlmIwtXCgFMVf1aBX80/f7rs/EyNoQFTK2SUxIVZ5yvexOhnRRFko6wIJ+CVI6MGtCKSituiRtFR&#10;dmuKcVl+LTrA2iNIFQLdrnojn+f8WisZ77QOKjJTceot5hPzuUlnMb8Usy0K37RyaEP8QxdWtI6K&#10;vqZaiSjYDtvfUtlWIgTQ8USCLUDrVqo8A00zKj9Mc98Ir/IsBE7wrzCF/5dW3u7v/RoJhs6HWSAx&#10;TXHQaNM/9ccOGaznV7DUITJJl6cXZ9MRQSrJNBmdnp5PE5jFMdhjiN8UWJaEimsD3bIRGJfgHL0L&#10;YAZM7G9C7ANfAlLlAKatr1tjsoLbzdIg2wt6xYvxqpzmh6Na79yMYx1xcHxWprYEsUkbEUm0vq54&#10;cFvOhNkSTWXsa7+LDn9XJDW5EqHpm8kZehLZNhKTTWsrfl6m3wCHcWkElbk4jHqEOkkbqJ/XyBB6&#10;cgYvr1sqciNCXAskNtI0tGHxjo4EYsVhkDhrAH/+6T75E0nIyllH7Kbxf+wEKs7Md0f0uRhNJmkd&#10;sjKZno1JwbeWzVuL29klEPQj2mUvs5j8o3kRNYJ9okVcpKpkEk5S7R7oQVnGfutolaVaLLIbrYAX&#10;8cbde5mSJ5wSvA+HJ4F+oE0kvt3CyyaI2Qe+9L4p0sFiF0G3mUxHXImSSaH1yeQcVj3t51s9ex0/&#10;SPNfAAAA//8DAFBLAwQUAAYACAAAACEAOx686N0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBSE74L/YXmCN7tJsW0asylSyFGhtSq9bbKvSTD7NmQ3bfz3vp7scZhh5ptsM9lOnHHwrSMF&#10;8SwCgVQ501Kt4PBRPCUgfNBkdOcIFfyih01+f5fp1LgL7fC8D7XgEvKpVtCE0KdS+qpBq/3M9Ujs&#10;ndxgdWA51NIM+sLltpPzKFpKq1vihUb3uG2w+tmPVsHb6bhdjbh7T8rP5Mt/R0lRHCqlHh+m1xcQ&#10;AafwH4YrPqNDzkylG8l40SlYzJ85qWDJB652vOBrpYJVvAaZZ/KWP/8DAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAk8VOnl0CAADYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAOx686N0AAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#92d050" strokecolor="#92d050" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A4D1813" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="000D7DFB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -14765,51 +14740,51 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7A293BD2" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:30.1pt;margin-top:2.75pt;width:31.3pt;height:32.55pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtTTJeXQIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEUCBig6KgVJUQ&#10;RALE2fHaWUu2xx072dBf37E3JEB7qKpenBnPeD7evper652zbKswGvA1H54MOFNeQmP8uuZPj4sv&#10;F5zFJHwjLHhV8xcV+fX086erLkzUCFqwjUJGRXycdKHmbUphUlVRtsqJeAJBeQpqQCcSubiuGhQd&#10;VXe2Gg0GX6sOsAkIUsVItzd9kE9Lfa2VTPdaR5WYrTnNlsqJ5Vzls5peickaRWiN3I8h/mEKJ4yn&#10;podSNyIJtkHzWylnJEIEnU4kuAq0NlKVHWib4eDDNg+tCKrsQuDEcIAp/r+y8m77EJZIMHQhTiKZ&#10;eYudRpd/aT62K2C9HMBSu8QkXZ5enp8NCVJJofHw9PTiLINZHR8HjOmbAseyUXNtoZu3AtMcvKfv&#10;AlgAE9vbmPqHrw9y5wjWNAtjbXFwvZpbZFtBX3GxmA8G5cNRr3dp1rOOODg6pzCTgtikrUhkutDU&#10;PPo1Z8KuiaYy9b3fvY5/1yQPeSNi2w9TKvQkciYRk61xNb+gAQ8jWp9XUIWL+1WPUGdrBc3LEhlC&#10;T84Y5MJQk1sR01IgsZG2IYWlezoyiDWHvcVZC/jzT/c5n0hCUc46Yjet/2MjUHFmv3uiz+VwPM5y&#10;KM747HxEDr6NrN5G/MbNgaAfkpaDLGbOT/bV1AjumYQ4y10pJLyk3j3Qe2eeetWRlKWazUoaSSCI&#10;dOsfgszFM04Z3sfds8Cwp00ivt3BqxLE5ANf+tz80sNsk0CbQqYjrkTJ7JB8Cjn3Us/6fOuXrOMf&#10;0vQXAAAA//8DAFBLAwQUAAYACAAAACEA+hlCqt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvEMBSE74L/ITzBm5tY3Cq1r8siCB4E3V1BvaXtsyk2L6XJduP+erMnPQ4zzHxTrqIdxEyT7x0j&#10;XC8UCOLGtT13CG+7x6s7ED5obvXgmBB+yMOqOj8rddG6A29o3oZOpBL2hUYwIYyFlL4xZLVfuJE4&#10;eV9usjokOXWynfQhldtBZkrl0uqe04LRIz0Yar63e4vwEbvPm3dt5qfj8Zle6/Vm92Ij4uVFXN+D&#10;CBTDXxhO+AkdqsRUuz23XgwIucpSEmG5BHGysyw9qRFuVQ6yKuV//uoXAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAbU0yXl0CAADYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA+hlCqt0AAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#ffc000" strokecolor="#ffc000" strokeweight="1pt">
+                    <v:shape w14:anchorId="7131D170" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:30.1pt;margin-top:2.75pt;width:31.3pt;height:32.55pt;z-index:251658263;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtTTJeXQIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEUCBig6KgVJUQ&#10;RALE2fHaWUu2xx072dBf37E3JEB7qKpenBnPeD7evper652zbKswGvA1H54MOFNeQmP8uuZPj4sv&#10;F5zFJHwjLHhV8xcV+fX086erLkzUCFqwjUJGRXycdKHmbUphUlVRtsqJeAJBeQpqQCcSubiuGhQd&#10;VXe2Gg0GX6sOsAkIUsVItzd9kE9Lfa2VTPdaR5WYrTnNlsqJ5Vzls5peickaRWiN3I8h/mEKJ4yn&#10;podSNyIJtkHzWylnJEIEnU4kuAq0NlKVHWib4eDDNg+tCKrsQuDEcIAp/r+y8m77EJZIMHQhTiKZ&#10;eYudRpd/aT62K2C9HMBSu8QkXZ5enp8NCVJJofHw9PTiLINZHR8HjOmbAseyUXNtoZu3AtMcvKfv&#10;AlgAE9vbmPqHrw9y5wjWNAtjbXFwvZpbZFtBX3GxmA8G5cNRr3dp1rOOODg6pzCTgtikrUhkutDU&#10;PPo1Z8KuiaYy9b3fvY5/1yQPeSNi2w9TKvQkciYRk61xNb+gAQ8jWp9XUIWL+1WPUGdrBc3LEhlC&#10;T84Y5MJQk1sR01IgsZG2IYWlezoyiDWHvcVZC/jzT/c5n0hCUc46Yjet/2MjUHFmv3uiz+VwPM5y&#10;KM747HxEDr6NrN5G/MbNgaAfkpaDLGbOT/bV1AjumYQ4y10pJLyk3j3Qe2eeetWRlKWazUoaSSCI&#10;dOsfgszFM04Z3sfds8Cwp00ivt3BqxLE5ANf+tz80sNsk0CbQqYjrkTJ7JB8Cjn3Us/6fOuXrOMf&#10;0vQXAAAA//8DAFBLAwQUAAYACAAAACEA+hlCqt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvEMBSE74L/ITzBm5tY3Cq1r8siCB4E3V1BvaXtsyk2L6XJduP+erMnPQ4zzHxTrqIdxEyT7x0j&#10;XC8UCOLGtT13CG+7x6s7ED5obvXgmBB+yMOqOj8rddG6A29o3oZOpBL2hUYwIYyFlL4xZLVfuJE4&#10;eV9usjokOXWynfQhldtBZkrl0uqe04LRIz0Yar63e4vwEbvPm3dt5qfj8Zle6/Vm92Ij4uVFXN+D&#10;CBTDXxhO+AkdqsRUuz23XgwIucpSEmG5BHGysyw9qRFuVQ6yKuV//uoXAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAbU0yXl0CAADYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA+hlCqt0AAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" fillcolor="#ffc000" strokecolor="#ffc000" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1940" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AA1474E" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="000D7DFB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C58">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -14855,51 +14830,51 @@
                                 <a:prstDash val="solid"/>
                                 <a:miter lim="800000"/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="2DBEABAD" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:27.95pt;margin-top:.4pt;width:31.3pt;height:32.55pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5Sqf2WwIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEUCBig6KgVJUQ&#10;RYKK88RrZy3ZHtd2sqG/vmPvhgDtoaqagzOzM56Pt+/t1fXeGraTIWp0NR+fjDiTTmCj3abm3x9X&#10;ny44iwlcAwadrPmzjPx6/vHDVedncoItmkYGRkVcnHW+5m1KflZVUbTSQjxBLx0FFQYLidywqZoA&#10;HVW3ppqMRp+rDkPjAwoZIz296YN8XuorJUX6plSUiZma02ypnKGc63xW8yuYbQL4VothDPiHKSxo&#10;R01fSt1AArYN+rdSVouAEVU6EWgrVEoLWXagbcajd9s8tOBl2YXAif4Fpvj/yoq73YO/DwRD5+Ms&#10;kpm32Ktg8z/Nx/YFrOcXsOQ+MUEPTy/Pz8YEqaDQdHx6enGWwayOl32I6YtEy7JRc2WwW7YQ0hKd&#10;o/eCoQAGu9uY+ouHC7lzRKOblTamOGGzXprAdkBvcbUa0W/o9SbNONYRByfnFGYCiE3KQCLT+qbm&#10;0W04A7MhmorU935zO/5dkzzkDcS2H6ZU6ElkdSImG21rfpEnPIxoXF5BFi4Oqx6hztYam+f7wAL2&#10;5IxerDQ1uYWY7iEQG2kbUlj6RkcGseY4WJy1GH7+6XnOJ5JQlLOO2E3r/9hCkJyZr47oczmeTrMc&#10;ijM9O5+QE15H1q8jbmuXSNCPScteFDPnJ3MwVUD7REJc5K4UAieodw/04CxTrzqSspCLRUkjCXhI&#10;t+7Bi1w845Thfdw/QfADbRLx7Q4PSoDZO770ufmmw8U2odKFTEdciZLZIfkUcg5Sz/p87Zes4wdp&#10;/gsAAP//AwBQSwMEFAAGAAgAAAAhAH+b12PcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjk9L&#10;w0AQxe+C32EZwZvdVEmtMZNSK6IoKsbieZuM2WB2NmS3bfTTOz3p8f3hvV++GF2ndjSE1jPCdJKA&#10;Iq583XKDsH6/O5uDCtFwbTrPhPBNARbF8VFustrv+Y12ZWyUjHDIDIKNsc+0DpUlZ8LE98SSffrB&#10;mShyaHQ9mL2Mu06fJ8lMO9OyPFjT08pS9VVuHcLS3v7cr8qHj8uX/ulxffNqn+nCIp6ejMtrUJHG&#10;+FeGA76gQyFMG7/lOqgOIU2vpIkg/Id0Ok9BbRBmYusi1//xi18AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAOUqn9lsCAADYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAf5vXY9wAAAAGAQAADwAAAAAAAAAAAAAAAAC1BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="red" strokecolor="red" strokeweight="1pt">
+                    <v:shape w14:anchorId="56597431" id="Flowchart: Connector 4" o:spid="_x0000_s1026" type="#_x0000_t120" style="position:absolute;margin-left:27.95pt;margin-top:.4pt;width:31.3pt;height:32.55pt;z-index:251658264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5Sqf2WwIAANgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEUCBig6KgVJUQ&#10;RYKK88RrZy3ZHtd2sqG/vmPvhgDtoaqagzOzM56Pt+/t1fXeGraTIWp0NR+fjDiTTmCj3abm3x9X&#10;ny44iwlcAwadrPmzjPx6/vHDVedncoItmkYGRkVcnHW+5m1KflZVUbTSQjxBLx0FFQYLidywqZoA&#10;HVW3ppqMRp+rDkPjAwoZIz296YN8XuorJUX6plSUiZma02ypnKGc63xW8yuYbQL4VothDPiHKSxo&#10;R01fSt1AArYN+rdSVouAEVU6EWgrVEoLWXagbcajd9s8tOBl2YXAif4Fpvj/yoq73YO/DwRD5+Ms&#10;kpm32Ktg8z/Nx/YFrOcXsOQ+MUEPTy/Pz8YEqaDQdHx6enGWwayOl32I6YtEy7JRc2WwW7YQ0hKd&#10;o/eCoQAGu9uY+ouHC7lzRKOblTamOGGzXprAdkBvcbUa0W/o9SbNONYRByfnFGYCiE3KQCLT+qbm&#10;0W04A7MhmorU935zO/5dkzzkDcS2H6ZU6ElkdSImG21rfpEnPIxoXF5BFi4Oqx6hztYam+f7wAL2&#10;5IxerDQ1uYWY7iEQG2kbUlj6RkcGseY4WJy1GH7+6XnOJ5JQlLOO2E3r/9hCkJyZr47oczmeTrMc&#10;ijM9O5+QE15H1q8jbmuXSNCPScteFDPnJ3MwVUD7REJc5K4UAieodw/04CxTrzqSspCLRUkjCXhI&#10;t+7Bi1w845Thfdw/QfADbRLx7Q4PSoDZO770ufmmw8U2odKFTEdciZLZIfkUcg5Sz/p87Zes4wdp&#10;/gsAAP//AwBQSwMEFAAGAAgAAAAhAH+b12PcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjk9L&#10;w0AQxe+C32EZwZvdVEmtMZNSK6IoKsbieZuM2WB2NmS3bfTTOz3p8f3hvV++GF2ndjSE1jPCdJKA&#10;Iq583XKDsH6/O5uDCtFwbTrPhPBNARbF8VFustrv+Y12ZWyUjHDIDIKNsc+0DpUlZ8LE98SSffrB&#10;mShyaHQ9mL2Mu06fJ8lMO9OyPFjT08pS9VVuHcLS3v7cr8qHj8uX/ulxffNqn+nCIp6ejMtrUJHG&#10;+FeGA76gQyFMG7/lOqgOIU2vpIkg/Id0Ok9BbRBmYusi1//xi18AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAOUqn9lsCAADYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAf5vXY9wAAAAGAQAADwAAAAAAAAAAAAAAAAC1BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="red" strokecolor="red" strokeweight="1pt">
                       <v:stroke joinstyle="miter"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0407FBC6" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="00AA0441">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D8E8C17" w14:textId="77777777" w:rsidR="00AA0441" w:rsidRPr="00742C58" w:rsidRDefault="00AA0441" w:rsidP="00131275">
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -17147,51 +17122,51 @@
         <w:t xml:space="preserve"> are explicitly stated</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The proposal aligns to ICB priorities and outcomes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7B35DF" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="005243B6">
+    <w:p w14:paraId="7F7B35DF" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="005243B6">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="0B11F73D">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CEAB04" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="005243B6" w:rsidP="005243B6">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -17278,51 +17253,51 @@
         <w:t xml:space="preserve"> Financial and non-financial benefits are clearly distinguished</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Affordability and phasing are explained</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE3A0AE" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="005243B6">
+    <w:p w14:paraId="0CE3A0AE" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="005243B6">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="4B46A7D7">
           <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397F779" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="005243B6" w:rsidP="005243B6">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -17409,51 +17384,51 @@
         <w:t xml:space="preserve"> KPIs, baselines, and targets are defined</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Governance and reporting arrangements are clear</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68554491" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="005243B6">
+    <w:p w14:paraId="68554491" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="005243B6">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="70A1C449">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A346A75" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="005243B6" w:rsidP="005243B6">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -17540,51 +17515,51 @@
         <w:t xml:space="preserve"> Patient and public involvement addressed</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C58">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> PSR implications confirmed with Procurement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638050FC" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="00792A91" w:rsidP="005243B6">
+    <w:p w14:paraId="638050FC" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="00C55B9E" w:rsidP="005243B6">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="08F414EA">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CAFB208" w14:textId="77777777" w:rsidR="005243B6" w:rsidRPr="00742C58" w:rsidRDefault="005243B6" w:rsidP="005243B6">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -17718,61 +17693,61 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0231">
       <wne:acd wne:acdName="acd0"/>
     </wne:keymap>
   </wne:keymaps>
   <wne:toolbars>
     <wne:acdManifest>
       <wne:acdEntry wne:acdName="acd0"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AgBQAG8AbABpAGMAaQBlAHMAIABIAGUAYQBkAGkAbgBnACAAMQA=" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40A04DAF" w14:textId="77777777" w:rsidR="00792A91" w:rsidRDefault="00792A91" w:rsidP="00483FAE">
+    <w:p w14:paraId="41CF58AE" w14:textId="77777777" w:rsidR="00C55B9E" w:rsidRDefault="00C55B9E" w:rsidP="00483FAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CD66733" w14:textId="77777777" w:rsidR="00792A91" w:rsidRDefault="00792A91" w:rsidP="00483FAE">
+    <w:p w14:paraId="25C9250B" w14:textId="77777777" w:rsidR="00C55B9E" w:rsidRDefault="00C55B9E" w:rsidP="00483FAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17868,61 +17843,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="663E5BB7" w14:textId="77777777" w:rsidR="00E71F83" w:rsidRDefault="00E71F83">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04055053" w14:textId="77777777" w:rsidR="00E71F83" w:rsidRDefault="00E71F83">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E30942F" w14:textId="77777777" w:rsidR="00792A91" w:rsidRDefault="00792A91" w:rsidP="00483FAE">
+    <w:p w14:paraId="0FC6BE32" w14:textId="77777777" w:rsidR="00C55B9E" w:rsidRDefault="00C55B9E" w:rsidP="00483FAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04BDB2C2" w14:textId="77777777" w:rsidR="00792A91" w:rsidRDefault="00792A91" w:rsidP="00483FAE">
+    <w:p w14:paraId="4F910612" w14:textId="77777777" w:rsidR="00C55B9E" w:rsidRDefault="00C55B9E" w:rsidP="00483FAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A0EF0D" w14:textId="77777777" w:rsidR="00E71F83" w:rsidRDefault="00E71F83">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21D78C05" w14:textId="1EFABBB7" w:rsidR="007E63F1" w:rsidRPr="00141C61" w:rsidRDefault="007E63F1" w:rsidP="00141C61">
     <w:pPr>
@@ -22626,83 +22601,85 @@
     <w:rsid w:val="000F74DC"/>
     <w:rsid w:val="00100AB6"/>
     <w:rsid w:val="00100EB8"/>
     <w:rsid w:val="00101BDA"/>
     <w:rsid w:val="00102929"/>
     <w:rsid w:val="00103E18"/>
     <w:rsid w:val="00105436"/>
     <w:rsid w:val="00106A19"/>
     <w:rsid w:val="0010715D"/>
     <w:rsid w:val="001071AF"/>
     <w:rsid w:val="00107A85"/>
     <w:rsid w:val="00110EA6"/>
     <w:rsid w:val="00112123"/>
     <w:rsid w:val="00112BF5"/>
     <w:rsid w:val="00112E66"/>
     <w:rsid w:val="001135B8"/>
     <w:rsid w:val="00114F3F"/>
     <w:rsid w:val="00115756"/>
     <w:rsid w:val="0011650D"/>
     <w:rsid w:val="001179E8"/>
     <w:rsid w:val="00120112"/>
     <w:rsid w:val="00122BF3"/>
     <w:rsid w:val="001244CC"/>
     <w:rsid w:val="001303D1"/>
     <w:rsid w:val="00131275"/>
+    <w:rsid w:val="00133CFF"/>
     <w:rsid w:val="00136A22"/>
     <w:rsid w:val="00140846"/>
     <w:rsid w:val="00141C61"/>
     <w:rsid w:val="0014289D"/>
     <w:rsid w:val="00142A93"/>
     <w:rsid w:val="00142C5E"/>
     <w:rsid w:val="0014537B"/>
     <w:rsid w:val="001456B5"/>
     <w:rsid w:val="00145E22"/>
     <w:rsid w:val="0014708C"/>
     <w:rsid w:val="00150CA0"/>
     <w:rsid w:val="00151D1F"/>
     <w:rsid w:val="00154999"/>
     <w:rsid w:val="0015507F"/>
     <w:rsid w:val="00161070"/>
     <w:rsid w:val="001616C9"/>
     <w:rsid w:val="00161A84"/>
     <w:rsid w:val="001646F3"/>
     <w:rsid w:val="001648A7"/>
     <w:rsid w:val="00165649"/>
     <w:rsid w:val="0016724B"/>
     <w:rsid w:val="001677B9"/>
     <w:rsid w:val="00170259"/>
     <w:rsid w:val="0017039D"/>
     <w:rsid w:val="001736D4"/>
     <w:rsid w:val="00173A84"/>
     <w:rsid w:val="00174CD0"/>
     <w:rsid w:val="00174E7C"/>
     <w:rsid w:val="0017637E"/>
     <w:rsid w:val="001811B7"/>
     <w:rsid w:val="00183286"/>
     <w:rsid w:val="001834A7"/>
     <w:rsid w:val="00184C05"/>
+    <w:rsid w:val="001866DC"/>
     <w:rsid w:val="00186DF4"/>
     <w:rsid w:val="001912A9"/>
     <w:rsid w:val="001927AB"/>
     <w:rsid w:val="00192C33"/>
     <w:rsid w:val="001938EC"/>
     <w:rsid w:val="0019479A"/>
     <w:rsid w:val="00194914"/>
     <w:rsid w:val="0019541B"/>
     <w:rsid w:val="00196713"/>
     <w:rsid w:val="0019684C"/>
     <w:rsid w:val="001979C7"/>
     <w:rsid w:val="001A2A77"/>
     <w:rsid w:val="001A5164"/>
     <w:rsid w:val="001A6967"/>
     <w:rsid w:val="001B004F"/>
     <w:rsid w:val="001B07BE"/>
     <w:rsid w:val="001B1160"/>
     <w:rsid w:val="001B1ADA"/>
     <w:rsid w:val="001B41AB"/>
     <w:rsid w:val="001B4F94"/>
     <w:rsid w:val="001B5515"/>
     <w:rsid w:val="001C1844"/>
     <w:rsid w:val="001C2067"/>
     <w:rsid w:val="001C2759"/>
     <w:rsid w:val="001C2D5E"/>
@@ -22743,50 +22720,51 @@
     <w:rsid w:val="0021240A"/>
     <w:rsid w:val="00212D7B"/>
     <w:rsid w:val="0021687B"/>
     <w:rsid w:val="002203B2"/>
     <w:rsid w:val="002215CB"/>
     <w:rsid w:val="00221C1F"/>
     <w:rsid w:val="00223398"/>
     <w:rsid w:val="00223A90"/>
     <w:rsid w:val="002244E6"/>
     <w:rsid w:val="00224840"/>
     <w:rsid w:val="00224B08"/>
     <w:rsid w:val="00227F9D"/>
     <w:rsid w:val="0023085B"/>
     <w:rsid w:val="002325DB"/>
     <w:rsid w:val="002358D9"/>
     <w:rsid w:val="00235B73"/>
     <w:rsid w:val="00236422"/>
     <w:rsid w:val="00236D80"/>
     <w:rsid w:val="002404E6"/>
     <w:rsid w:val="00240530"/>
     <w:rsid w:val="002413C1"/>
     <w:rsid w:val="0024167F"/>
     <w:rsid w:val="0024351B"/>
     <w:rsid w:val="00243D3C"/>
     <w:rsid w:val="00247832"/>
+    <w:rsid w:val="002517C3"/>
     <w:rsid w:val="00252752"/>
     <w:rsid w:val="00252A06"/>
     <w:rsid w:val="00255D3E"/>
     <w:rsid w:val="002576B3"/>
     <w:rsid w:val="002578A2"/>
     <w:rsid w:val="00261E87"/>
     <w:rsid w:val="00262BEB"/>
     <w:rsid w:val="00264491"/>
     <w:rsid w:val="00264E54"/>
     <w:rsid w:val="0026517D"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267494"/>
     <w:rsid w:val="00271414"/>
     <w:rsid w:val="002718CA"/>
     <w:rsid w:val="00274B16"/>
     <w:rsid w:val="00275691"/>
     <w:rsid w:val="002767FA"/>
     <w:rsid w:val="0028554E"/>
     <w:rsid w:val="00285892"/>
     <w:rsid w:val="00290B0E"/>
     <w:rsid w:val="00290DD0"/>
     <w:rsid w:val="0029543D"/>
     <w:rsid w:val="00295957"/>
     <w:rsid w:val="00296B8F"/>
     <w:rsid w:val="00297CAF"/>
@@ -22900,50 +22878,51 @@
     <w:rsid w:val="003D2B04"/>
     <w:rsid w:val="003D3393"/>
     <w:rsid w:val="003D3BC8"/>
     <w:rsid w:val="003D4A0A"/>
     <w:rsid w:val="003D51CE"/>
     <w:rsid w:val="003D6A12"/>
     <w:rsid w:val="003D7125"/>
     <w:rsid w:val="003D73C0"/>
     <w:rsid w:val="003E0895"/>
     <w:rsid w:val="003E17FD"/>
     <w:rsid w:val="003E19DA"/>
     <w:rsid w:val="003E19E4"/>
     <w:rsid w:val="003E273C"/>
     <w:rsid w:val="003E28CB"/>
     <w:rsid w:val="003E29B1"/>
     <w:rsid w:val="003E382B"/>
     <w:rsid w:val="003E3B5E"/>
     <w:rsid w:val="003E428C"/>
     <w:rsid w:val="003E5559"/>
     <w:rsid w:val="003E61C3"/>
     <w:rsid w:val="003E63B3"/>
     <w:rsid w:val="003F1F8D"/>
     <w:rsid w:val="003F2DD4"/>
     <w:rsid w:val="003F3256"/>
     <w:rsid w:val="003F42BF"/>
+    <w:rsid w:val="003F624D"/>
     <w:rsid w:val="003F79F3"/>
     <w:rsid w:val="003F7FA0"/>
     <w:rsid w:val="004022C4"/>
     <w:rsid w:val="00403652"/>
     <w:rsid w:val="00403DBB"/>
     <w:rsid w:val="00403DC2"/>
     <w:rsid w:val="00405553"/>
     <w:rsid w:val="004074B7"/>
     <w:rsid w:val="0041033F"/>
     <w:rsid w:val="00410FB0"/>
     <w:rsid w:val="00411475"/>
     <w:rsid w:val="00412663"/>
     <w:rsid w:val="00412722"/>
     <w:rsid w:val="0041450F"/>
     <w:rsid w:val="00414BBA"/>
     <w:rsid w:val="00415EDE"/>
     <w:rsid w:val="00420F8F"/>
     <w:rsid w:val="0042145E"/>
     <w:rsid w:val="004216AD"/>
     <w:rsid w:val="00421B38"/>
     <w:rsid w:val="00425E1A"/>
     <w:rsid w:val="0042713D"/>
     <w:rsid w:val="0042753E"/>
     <w:rsid w:val="004301CF"/>
     <w:rsid w:val="0043253B"/>
@@ -22969,50 +22948,51 @@
     <w:rsid w:val="00470571"/>
     <w:rsid w:val="0047389F"/>
     <w:rsid w:val="004801D2"/>
     <w:rsid w:val="004815CF"/>
     <w:rsid w:val="0048277B"/>
     <w:rsid w:val="00482C0A"/>
     <w:rsid w:val="00482DED"/>
     <w:rsid w:val="00483518"/>
     <w:rsid w:val="00483FAE"/>
     <w:rsid w:val="004843C8"/>
     <w:rsid w:val="00485138"/>
     <w:rsid w:val="004862EE"/>
     <w:rsid w:val="00487F76"/>
     <w:rsid w:val="00490900"/>
     <w:rsid w:val="00490E11"/>
     <w:rsid w:val="004927DE"/>
     <w:rsid w:val="00494B72"/>
     <w:rsid w:val="004A1F2F"/>
     <w:rsid w:val="004A28F9"/>
     <w:rsid w:val="004A3349"/>
     <w:rsid w:val="004A3607"/>
     <w:rsid w:val="004A39C8"/>
     <w:rsid w:val="004A53D0"/>
     <w:rsid w:val="004A5EA7"/>
     <w:rsid w:val="004A5FD7"/>
+    <w:rsid w:val="004A752B"/>
     <w:rsid w:val="004B01A4"/>
     <w:rsid w:val="004B1895"/>
     <w:rsid w:val="004B1B88"/>
     <w:rsid w:val="004B2777"/>
     <w:rsid w:val="004B3F4C"/>
     <w:rsid w:val="004B48BF"/>
     <w:rsid w:val="004B6434"/>
     <w:rsid w:val="004B736E"/>
     <w:rsid w:val="004B7849"/>
     <w:rsid w:val="004C1884"/>
     <w:rsid w:val="004C7F76"/>
     <w:rsid w:val="004D3D9E"/>
     <w:rsid w:val="004E0305"/>
     <w:rsid w:val="004E0E23"/>
     <w:rsid w:val="004E2A0C"/>
     <w:rsid w:val="004E516E"/>
     <w:rsid w:val="004E629F"/>
     <w:rsid w:val="004E6D31"/>
     <w:rsid w:val="004E7105"/>
     <w:rsid w:val="004E7BAB"/>
     <w:rsid w:val="004F02FF"/>
     <w:rsid w:val="004F0E13"/>
     <w:rsid w:val="004F1E41"/>
     <w:rsid w:val="004F3F72"/>
     <w:rsid w:val="004F41DC"/>
@@ -23054,50 +23034,51 @@
     <w:rsid w:val="00531BFA"/>
     <w:rsid w:val="00532302"/>
     <w:rsid w:val="00534841"/>
     <w:rsid w:val="00535278"/>
     <w:rsid w:val="005366CC"/>
     <w:rsid w:val="005372BE"/>
     <w:rsid w:val="005374DD"/>
     <w:rsid w:val="00540C38"/>
     <w:rsid w:val="00541580"/>
     <w:rsid w:val="005418DE"/>
     <w:rsid w:val="00542236"/>
     <w:rsid w:val="00542BC0"/>
     <w:rsid w:val="00544EA2"/>
     <w:rsid w:val="00547053"/>
     <w:rsid w:val="00560A1B"/>
     <w:rsid w:val="00563EA4"/>
     <w:rsid w:val="005649DF"/>
     <w:rsid w:val="00565893"/>
     <w:rsid w:val="00565EEB"/>
     <w:rsid w:val="0056664F"/>
     <w:rsid w:val="0056674F"/>
     <w:rsid w:val="00566E3A"/>
     <w:rsid w:val="00570144"/>
     <w:rsid w:val="00570292"/>
     <w:rsid w:val="00571B54"/>
+    <w:rsid w:val="00572D53"/>
     <w:rsid w:val="005739D0"/>
     <w:rsid w:val="00576486"/>
     <w:rsid w:val="00576DFD"/>
     <w:rsid w:val="00577AAE"/>
     <w:rsid w:val="00580A4E"/>
     <w:rsid w:val="00580A6D"/>
     <w:rsid w:val="00583036"/>
     <w:rsid w:val="005842FC"/>
     <w:rsid w:val="005848D6"/>
     <w:rsid w:val="005855E5"/>
     <w:rsid w:val="005939A1"/>
     <w:rsid w:val="00597393"/>
     <w:rsid w:val="005A02CA"/>
     <w:rsid w:val="005A2358"/>
     <w:rsid w:val="005A2A82"/>
     <w:rsid w:val="005A3EF5"/>
     <w:rsid w:val="005A43A4"/>
     <w:rsid w:val="005A4E48"/>
     <w:rsid w:val="005A5AEC"/>
     <w:rsid w:val="005A65BB"/>
     <w:rsid w:val="005A7168"/>
     <w:rsid w:val="005A73A3"/>
     <w:rsid w:val="005B14BF"/>
     <w:rsid w:val="005B383D"/>
     <w:rsid w:val="005B3BBC"/>
@@ -23422,50 +23403,51 @@
     <w:rsid w:val="00904BD6"/>
     <w:rsid w:val="00906044"/>
     <w:rsid w:val="009066E9"/>
     <w:rsid w:val="00906BCB"/>
     <w:rsid w:val="0091419D"/>
     <w:rsid w:val="00914ADC"/>
     <w:rsid w:val="00914B91"/>
     <w:rsid w:val="00921732"/>
     <w:rsid w:val="00922F4D"/>
     <w:rsid w:val="009259BB"/>
     <w:rsid w:val="00926C2F"/>
     <w:rsid w:val="009303C7"/>
     <w:rsid w:val="009303D1"/>
     <w:rsid w:val="009308EA"/>
     <w:rsid w:val="00931476"/>
     <w:rsid w:val="00932E93"/>
     <w:rsid w:val="00933110"/>
     <w:rsid w:val="009331E3"/>
     <w:rsid w:val="00933882"/>
     <w:rsid w:val="0093416F"/>
     <w:rsid w:val="00934611"/>
     <w:rsid w:val="009407AE"/>
     <w:rsid w:val="00941B02"/>
     <w:rsid w:val="00941CFA"/>
     <w:rsid w:val="00943921"/>
+    <w:rsid w:val="00943C59"/>
     <w:rsid w:val="00944438"/>
     <w:rsid w:val="00944841"/>
     <w:rsid w:val="0094755B"/>
     <w:rsid w:val="009479E7"/>
     <w:rsid w:val="00951BCD"/>
     <w:rsid w:val="00951CA5"/>
     <w:rsid w:val="0095455A"/>
     <w:rsid w:val="009549E7"/>
     <w:rsid w:val="009559BC"/>
     <w:rsid w:val="009618B5"/>
     <w:rsid w:val="009646FC"/>
     <w:rsid w:val="00965368"/>
     <w:rsid w:val="0097289D"/>
     <w:rsid w:val="0097394D"/>
     <w:rsid w:val="00976CB2"/>
     <w:rsid w:val="00976D7F"/>
     <w:rsid w:val="009771B8"/>
     <w:rsid w:val="0097780E"/>
     <w:rsid w:val="00981046"/>
     <w:rsid w:val="00984017"/>
     <w:rsid w:val="009846AA"/>
     <w:rsid w:val="00984852"/>
     <w:rsid w:val="009859B3"/>
     <w:rsid w:val="009863EF"/>
     <w:rsid w:val="009878B0"/>
@@ -23728,50 +23710,51 @@
     <w:rsid w:val="00C0432E"/>
     <w:rsid w:val="00C0580B"/>
     <w:rsid w:val="00C05880"/>
     <w:rsid w:val="00C05BB2"/>
     <w:rsid w:val="00C06F50"/>
     <w:rsid w:val="00C130BC"/>
     <w:rsid w:val="00C14004"/>
     <w:rsid w:val="00C14B35"/>
     <w:rsid w:val="00C162D9"/>
     <w:rsid w:val="00C2344F"/>
     <w:rsid w:val="00C23874"/>
     <w:rsid w:val="00C279CA"/>
     <w:rsid w:val="00C31EA1"/>
     <w:rsid w:val="00C32EDA"/>
     <w:rsid w:val="00C35A1B"/>
     <w:rsid w:val="00C41884"/>
     <w:rsid w:val="00C41C1C"/>
     <w:rsid w:val="00C425E9"/>
     <w:rsid w:val="00C42C96"/>
     <w:rsid w:val="00C42CE2"/>
     <w:rsid w:val="00C454E6"/>
     <w:rsid w:val="00C4710B"/>
     <w:rsid w:val="00C510B5"/>
     <w:rsid w:val="00C5249E"/>
     <w:rsid w:val="00C52CB2"/>
+    <w:rsid w:val="00C55B9E"/>
     <w:rsid w:val="00C567C1"/>
     <w:rsid w:val="00C60C29"/>
     <w:rsid w:val="00C6213A"/>
     <w:rsid w:val="00C63F85"/>
     <w:rsid w:val="00C65043"/>
     <w:rsid w:val="00C66948"/>
     <w:rsid w:val="00C67389"/>
     <w:rsid w:val="00C71093"/>
     <w:rsid w:val="00C7114B"/>
     <w:rsid w:val="00C7128B"/>
     <w:rsid w:val="00C71E41"/>
     <w:rsid w:val="00C7224C"/>
     <w:rsid w:val="00C749EE"/>
     <w:rsid w:val="00C755D7"/>
     <w:rsid w:val="00C7680D"/>
     <w:rsid w:val="00C76869"/>
     <w:rsid w:val="00C7688D"/>
     <w:rsid w:val="00C8037E"/>
     <w:rsid w:val="00C80EA4"/>
     <w:rsid w:val="00C82451"/>
     <w:rsid w:val="00C82598"/>
     <w:rsid w:val="00C82703"/>
     <w:rsid w:val="00C82EA0"/>
     <w:rsid w:val="00C83CCE"/>
     <w:rsid w:val="00C85BF6"/>
@@ -23835,50 +23818,51 @@
     <w:rsid w:val="00D1113C"/>
     <w:rsid w:val="00D116D6"/>
     <w:rsid w:val="00D12514"/>
     <w:rsid w:val="00D138E7"/>
     <w:rsid w:val="00D1422E"/>
     <w:rsid w:val="00D14932"/>
     <w:rsid w:val="00D15280"/>
     <w:rsid w:val="00D15D65"/>
     <w:rsid w:val="00D173A4"/>
     <w:rsid w:val="00D20FE8"/>
     <w:rsid w:val="00D21630"/>
     <w:rsid w:val="00D219B9"/>
     <w:rsid w:val="00D227B0"/>
     <w:rsid w:val="00D23EF3"/>
     <w:rsid w:val="00D24325"/>
     <w:rsid w:val="00D25A9F"/>
     <w:rsid w:val="00D26EC2"/>
     <w:rsid w:val="00D30851"/>
     <w:rsid w:val="00D3195C"/>
     <w:rsid w:val="00D337FB"/>
     <w:rsid w:val="00D342B4"/>
     <w:rsid w:val="00D35EDB"/>
     <w:rsid w:val="00D36644"/>
     <w:rsid w:val="00D37BF7"/>
     <w:rsid w:val="00D404AF"/>
+    <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D407FD"/>
     <w:rsid w:val="00D41F4E"/>
     <w:rsid w:val="00D41FB0"/>
     <w:rsid w:val="00D44E80"/>
     <w:rsid w:val="00D454EE"/>
     <w:rsid w:val="00D458E1"/>
     <w:rsid w:val="00D462D4"/>
     <w:rsid w:val="00D46C63"/>
     <w:rsid w:val="00D4774C"/>
     <w:rsid w:val="00D50C7C"/>
     <w:rsid w:val="00D523A4"/>
     <w:rsid w:val="00D53A67"/>
     <w:rsid w:val="00D54111"/>
     <w:rsid w:val="00D54287"/>
     <w:rsid w:val="00D558B0"/>
     <w:rsid w:val="00D57014"/>
     <w:rsid w:val="00D60198"/>
     <w:rsid w:val="00D6020C"/>
     <w:rsid w:val="00D60390"/>
     <w:rsid w:val="00D6056B"/>
     <w:rsid w:val="00D60959"/>
     <w:rsid w:val="00D6163A"/>
     <w:rsid w:val="00D61643"/>
     <w:rsid w:val="00D620FA"/>
     <w:rsid w:val="00D6300E"/>
@@ -27066,248 +27050,130 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="020f605c-8bfc-490f-8ef3-69c80b55220a">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e2488d24-bb24-47d6-884d-7da61b93f4a1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <TaxCatchAll xmlns="516151a8-8017-4824-91cf-ae10bb414844" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <xsd:import namespace="516151a8-8017-4824-91cf-ae10bb414844"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B00C37F07EAA3940A87C2BFA9F9C2E44" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f1e9026cf97522bf27446d538971a8a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e2488d24-bb24-47d6-884d-7da61b93f4a1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89e9cb7f5eb100597a002052060fdda3" ns2:_="">
+    <xsd:import namespace="e2488d24-bb24-47d6-884d-7da61b93f4a1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="020f605c-8bfc-490f-8ef3-69c80b55220a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e2488d24-bb24-47d6-884d-7da61b93f4a1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2c8d5fda-b97d-42c6-97e2-f76465e161c0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
-    </xsd:element>
-[...83 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -27365,123 +27231,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6EE6144-11F3-4D85-BF35-A544EEF4CBDD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7339D4F2-EC36-4CA5-8F4B-5F89552131F2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e2488d24-bb24-47d6-884d-7da61b93f4a1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7339D4F2-EC36-4CA5-8F4B-5F89552131F2}">
-[...11 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DE8B3D7-5C04-4876-AC4F-98AFC6488BE9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5327A2B7-5A17-43BF-8A16-2941775CADD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="516151a8-8017-4824-91cf-ae10bb414844"/>
+    <ds:schemaRef ds:uri="e2488d24-bb24-47d6-884d-7da61b93f4a1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D70C578D-9B4D-4AD6-A988-96FD03251360}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6EE6144-11F3-4D85-BF35-A544EEF4CBDD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{37c354b2-85b0-47f5-b222-07b48d774ee3}" enabled="0" method="" siteId="{37c354b2-85b0-47f5-b222-07b48d774ee3}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4367</Words>
-  <Characters>24108</Characters>
+  <Words>3987</Words>
+  <Characters>24487</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>574</Lines>
-  <Paragraphs>319</Paragraphs>
+  <Lines>612</Lines>
+  <Paragraphs>365</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>NHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28156</CharactersWithSpaces>
+  <CharactersWithSpaces>28109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>3014704</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fwww.england.nhs.uk%2Fwp-content%2Fuploads%2F2023%2F10%2FPRN00853-Provider-Selection-Regime-urgent-awards-and-urgent-contract-modifications-end-to-end-process-map-Octo.xlsx&amp;wdOrigin=BROWSELINK</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3604576</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -27609,35 +27480,35 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Palmer Frances (03Y) NHS Hardwick CCG</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101007561CEC169E9D844AF3E1F1895566A6C</vt:lpwstr>
+    <vt:lpwstr>0x010100B00C37F07EAA3940A87C2BFA9F9C2E44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>